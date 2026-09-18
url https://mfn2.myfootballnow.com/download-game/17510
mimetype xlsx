--- v4 (2026-08-17)
+++ v5 (2026-09-18)
@@ -287,84 +287,84 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>DEN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>JAX 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-Kenneth Stricklin kicks 73 yards from JAX 35 to DEN -8. Touchback.</t>
   </si>
   <si>
-    <t>#20 Conrad Escalante - RB</t>
+    <t>#26 Conrad Escalante - RB</t>
   </si>
   <si>
     <t>#62 Douglas Bacon - DT</t>
   </si>
   <si>
     <t>#39 Michael Fitzgerald - SS</t>
   </si>
   <si>
     <t>#31 Michael Arline - CB</t>
   </si>
   <si>
     <t>#41 Norman Flanders - WLB</t>
   </si>
   <si>
     <t>#45 Teddy Stallings - FS</t>
   </si>
   <si>
     <t>#53 Stephen Landreneau - MLB</t>
   </si>
   <si>
     <t>#48 Robert Angel - CB</t>
   </si>
   <si>
     <t>#50 Jason McCabe - MLB</t>
   </si>
   <si>
     <t>#22 Willie Lafrance - CB</t>
   </si>
   <si>
     <t>#29 Bruce Scribner - CB</t>
   </si>
   <si>
-    <t>#16 Kenneth Stricklin - K</t>
+    <t>#10 Kenneth Stricklin - K</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DEN 25 (15:00) 11-Paul Patten pass Pass knocked down by 95-Gary Roberts. incomplete, intended for 49-Harold Troche. Pressure by 93-Robert Freeman.</t>
   </si>
   <si>
     <t>#8 Paul Patten - QB</t>
   </si>
   <si>
     <t>#49 Harold Troche - RB</t>
   </si>
   <si>
     <t>#19 Clifford Blanco - WR</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>#19 Anthony Anderson - WR</t>
   </si>
   <si>
     <t>#75 David Bonilla - LT</t>
   </si>
   <si>
     <t>#65 Cody Childs - LG</t>
   </si>
   <si>
     <t>#63 Vicente Molnar - C</t>
   </si>
   <si>
     <t>#77 Ryan Beal - RG</t>
   </si>
   <si>
     <t>#59 Moises Costello - RT</t>
   </si>
   <si>
     <t>#74 Bret Pasley - LDE</t>
   </si>
   <si>
     <t>#76 Horace Farley - RDE</t>
   </si>
   <si>
-    <t>#60 Scott Marchand - DT</t>
+    <t>#92 Scott Marchand - LDE</t>
   </si>
   <si>
     <t>#64 Antwan Cave - RDE</t>
   </si>
   <si>
     <t>14:35</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-JAX 33 (14:35) 8-Victor Thompson pass Pass knocked down by 95-Thomas Lowry. incomplete, intended for 43-Aurelio Washington.</t>
   </si>
   <si>
     <t>#82 Paul Galindo - TE</t>
   </si>
   <si>
     <t>#27 Thomas Lowry - FS</t>
   </si>
   <si>
     <t>14:30</t>
   </si>