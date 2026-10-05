--- v4 (2026-08-15)
+++ v5 (2026-10-05)
@@ -689,51 +689,51 @@
   <si>
     <t>3-19-NED 36 (8:36) 10-Derick Mullins sacked at NED 26 for -9 yards (52-Robert Michell). Sack allowed by 63-Kenneth Kim.</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-29-NED 26 (8:00) 2-William Picard punts 44 yards to MIA 29. Fair Catch by 20-Ellis Rogers.</t>
   </si>
   <si>
     <t>#2 William Picard - P</t>
   </si>
   <si>
     <t>#57 David Taylor - LT</t>
   </si>
   <si>
     <t>#60 Peter Cox - RG</t>
   </si>
   <si>
-    <t>#73 Glen Battiste - C</t>
+    <t>#68 Glen Battiste - C</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
     <t>MIA 29</t>
   </si>
   <si>
     <t>Split Backs Normal WR Post</t>
   </si>
   <si>
     <t>1-10-MIA 29 (7:54) 12-Luke Land pass complete to 20-Ellis Rogers to MIA 35 for 5 yards. Tackle by 26-Shelby Ryan.</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
   <si>
     <t>MIA 35</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>2-5-MIA 35 (7:14) 12-Luke Land pass complete to 84-Nelson Downey to MIA 39 for 4 yards. Tackle by 98-Dana Johnston.</t>
   </si>