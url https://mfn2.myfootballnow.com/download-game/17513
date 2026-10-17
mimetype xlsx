--- v4 (2026-08-18)
+++ v5 (2026-10-17)
@@ -311,81 +311,81 @@
   <si>
     <t>#88 Everette Stone - WR</t>
   </si>
   <si>
     <t>#91 Louis Thomason - MLB</t>
   </si>
   <si>
     <t>#55 John Kircher - MLB</t>
   </si>
   <si>
     <t>#97 Robert Obrien - RDE</t>
   </si>
   <si>
     <t>#22 Brandon Spikes - CB</t>
   </si>
   <si>
     <t>#96 Scott Ramirez - LDE</t>
   </si>
   <si>
     <t>#58 Jeremy Wilson - WLB</t>
   </si>
   <si>
     <t>#27 Larry Love - CB</t>
   </si>
   <si>
-    <t>#72 James Sprayberry - RDE</t>
+    <t>#55 James Sprayberry - RDE</t>
   </si>
   <si>
     <t>#51 Glen Kelly - SLB</t>
   </si>
   <si>
     <t>#72 Michael Staton - LDE</t>
   </si>
   <si>
     <t>#4 Andrew Calhoun - K</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 5-Steve Seifert pass incomplete, dropped by 86-Jerome Richards.</t>
   </si>
   <si>
     <t>#5 Steve Seifert - QB</t>
   </si>
   <si>
-    <t>#23 Jonathan Grindstaff - RB</t>
+    <t>#43 Jonathan Grindstaff - RB</t>
   </si>
   <si>
     <t>#16 Rogelio Evans - WR</t>
   </si>
   <si>
     <t>#89 Joshua Musson - TE</t>
   </si>
   <si>
     <t>#89 Jerome Richards - WR</t>
   </si>
   <si>
     <t>#67 Tyrone Salgado - LT</t>
   </si>
   <si>
     <t>#54 Troy Nelson - RT</t>
   </si>
   <si>
     <t>#64 Stephen Duty - C</t>
   </si>
   <si>
     <t>#72 Kenneth Hambrick - RG</t>
   </si>
   <si>
     <t>#77 Napoleon Lynch - C</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-NYN 42 (13:22) 3-Robert Wardlaw punts 46 yards to ATL 13. 15-Ernest Villanueva to ATL 15 for 2 yards. Tackle by 31-Larry Love.</t>
   </si>
   <si>
     <t>#2 Robert Wardlaw - P</t>
   </si>
   <si>
     <t>#83 Ernest Villanueva - WR</t>
   </si>
   <si>
     <t>#49 James Boney - CB</t>
   </si>
   <si>
     <t>#92 Harold Cohen - CB</t>
   </si>
   <si>
     <t>#73 Charles Larocque - C</t>
   </si>
   <si>
-    <t>#67 Stephen Hinkle - C</t>
+    <t>#67 Stephen Hinkle - RG</t>
   </si>
   <si>
     <t>#77 Francis Hale - RDE</t>
   </si>
   <si>
     <t>#99 Christopher Jones - LDE</t>
   </si>
   <si>
     <t>#76 Chris Jones - RDE</t>
   </si>
   <si>
     <t>13:13</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-ATL 15 (13:14) 38-Charles Lozoya ran to ATL 18 for 3 yards. Tackle by 51-Glen Kelly.</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>#18 Francisco Chapman - WR</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>I Formation Power HB Draw</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-2-ATL 50 (8:44) 38-Charles Lozoya ran to ATL 49 for -1 yards. Tackle by 55-John Kircher.</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
     <t>ATL 49</t>
   </si>
   <si>
     <t>4-2-ATL 49 (8:08) 8-Leonard Nguyen punts 57 yards to NYN -6.4-2-ATL 49 (8:08) 8-Leonard Nguyen punts 57 yards to NYN -6. Touchback.</t>
   </si>
   <si>
-    <t>#15 Leonard Nguyen - P</t>
+    <t>#4 Leonard Nguyen - P</t>
   </si>
   <si>
     <t>#53 Murray McCoy - RG</t>
   </si>
   <si>
     <t>#79 Todd Routt - RT</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>NYN 20</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 20 (8:01) 35-Jonathan Grindstaff ran to NYN 19 for -1 yards. Tackle by 98-Gabriel Tew.</t>
   </si>
   <si>
     <t>#19 Robert Nguyen - WR</t>
   </si>
@@ -2552,51 +2552,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="377.336" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="34.135" bestFit="true" customWidth="true" style="0"/>