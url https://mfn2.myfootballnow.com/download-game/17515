--- v4 (2026-08-17)
+++ v5 (2026-10-16)
@@ -320,51 +320,51 @@
   <si>
     <t>#60 Roosevelt Murphy - DT</t>
   </si>
   <si>
     <t>#23 Kenneth Williams - CB</t>
   </si>
   <si>
     <t>#75 Andrew Lee - DT</t>
   </si>
   <si>
     <t>#51 John Mealy - LDE</t>
   </si>
   <si>
     <t>#27 Rodrick Dunbar - CB</t>
   </si>
   <si>
     <t>#26 Albert Baumann - FS</t>
   </si>
   <si>
     <t>#92 Charles Dixon - SLB</t>
   </si>
   <si>
     <t>#46 Lynn Parker - CB</t>
   </si>
   <si>
-    <t>#3 Eddie Vallone - K</t>
+    <t>#9 Eddie Vallone - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>TEN 21</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Strong FS WLB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 21 (14:57) 10-Michael Smith pass complete to 17-Michael Nowak to TEN 34 for 13 yards. Tackle by 59-Thomas Cooper. TEN 71-Bradley Brown was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#8 Michael Smith - QB</t>
   </si>
   <si>
     <t>#41 Brian Day - RB</t>
   </si>