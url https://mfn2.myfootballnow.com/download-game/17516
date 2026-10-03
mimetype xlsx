--- v7 (2026-08-03)
+++ v8 (2026-10-03)
@@ -428,51 +428,51 @@
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>SFO 28</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-11-SFO 28 (14:15) 23-David Patino ran to SFO 28 for a short loss. Tackle by 63-Manuel Parker.</t>
   </si>
   <si>
     <t>#18 Eugene Humiston - WR</t>
   </si>
   <si>
     <t>#83 Henry Kruse - WR</t>
   </si>
   <si>
     <t>#11 Ted Gilbert - WR</t>
   </si>
   <si>
-    <t>#51 Michael Greenwood - C</t>
+    <t>#77 Michael Greenwood - C</t>
   </si>
   <si>
     <t>#63 Manuel Parker - RDE</t>
   </si>
   <si>
     <t>#35 John Arehart - CB</t>
   </si>
   <si>
     <t>#40 Jamal Castillo - FS</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-11-SFO 28 (13:30) 19-Timothy Seefeldt pass complete to 23-David Patino to SFO 29 for 1 yards. Tackle by 54-George Montes.</t>
   </si>
   <si>
     <t>#53 George Montes - MLB</t>
   </si>