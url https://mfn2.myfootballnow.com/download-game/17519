--- v5 (2026-08-16)
+++ v6 (2026-10-15)
@@ -377,51 +377,51 @@
   <si>
     <t>#15 Fernando Edwards - WR</t>
   </si>
   <si>
     <t>#10 John Dellinger - WR</t>
   </si>
   <si>
     <t>#58 Gerald Cook - LT</t>
   </si>
   <si>
     <t>#76 David Gauthier - LG</t>
   </si>
   <si>
     <t>#77 Charles Barrientos - C</t>
   </si>
   <si>
     <t>#57 Terry Parker - C</t>
   </si>
   <si>
     <t>#51 Homer Richmond - RT</t>
   </si>
   <si>
     <t>#95 Israel Perry - LDE</t>
   </si>
   <si>
-    <t>#56 David Frazier - DT</t>
+    <t>#73 David Frazier - DT</t>
   </si>
   <si>
     <t>#67 Phillip Arnold - DT</t>
   </si>
   <si>
     <t>#66 William Drysdale - LDE</t>
   </si>
   <si>
     <t>#90 Sean Evans - MLB</t>
   </si>
   <si>
     <t>#39 Herbert Pope - SLB</t>
   </si>
   <si>
     <t>#31 Richard Rodriguez - CB</t>
   </si>
   <si>
     <t>#38 Earl Runyon - CB</t>
   </si>
   <si>
     <t>#47 Thomas Boles - SS</t>
   </si>
   <si>
     <t>#36 Armando Semon - SS</t>
   </si>