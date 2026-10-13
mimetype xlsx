--- v5 (2026-07-13)
+++ v6 (2026-10-13)
@@ -395,51 +395,51 @@
   <si>
     <t>#77 James Truss - LDE</t>
   </si>
   <si>
     <t>#70 Aurelio Simmons - DT</t>
   </si>
   <si>
     <t>#71 Larry Moody - DT</t>
   </si>
   <si>
     <t>#67 Chris Crane - RDE</t>
   </si>
   <si>
     <t>#98 Brian Hunter - SLB</t>
   </si>
   <si>
     <t>#44 Melvin Gonzalez - MLB</t>
   </si>
   <si>
     <t>#51 Charles Lamb - WLB</t>
   </si>
   <si>
     <t>#43 Antonio Pratt - CB</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>#75 Jean Seifert - DT</t>
   </si>
   <si>
     <t>#34 Steven Hoang - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>CAR 46</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Strong Blitz Outside</t>
   </si>
   <si>
     <t>1-10-CAR 46 (14:25) 21-Anthony Steveson ran to CAR 45 for a short loss. Tackle by 47-Brian Hunter.</t>
   </si>
   <si>
     <t>#87 Brian Horton - TE</t>
   </si>
@@ -566,51 +566,51 @@
   <si>
     <t>#59 Michael Young - RDE</t>
   </si>
   <si>
     <t>#64 George Smith - RT</t>
   </si>
   <si>
     <t>#96 James Summers - DT</t>
   </si>
   <si>
     <t>10:27</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(10:28) 12-Joe Kim kicks 74 yards from CAR 35 to SEA -9. Touchback.</t>
   </si>
   <si>
     <t>#84 Daniel Hook - WR</t>
   </si>
   <si>
     <t>#18 Robert Muhammad - WR</t>
   </si>
   <si>
-    <t>#48 Terry Sanders - SS</t>
+    <t>#44 Terry Sanders - SS</t>
   </si>
   <si>
     <t>#52 Burton Lovato - MLB</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-SEA 25 (10:28) 40-Leonard Jasper ran to SEA 27 for 2 yards. Tackle by 51-Juan Williams.</t>
   </si>
   <si>
     <t>#16 Richard Smith - QB</t>
   </si>
   <si>
     <t>#40 Leonard Jasper - RB</t>
   </si>
   <si>
     <t>#16 Paul Legere - WR</t>
   </si>