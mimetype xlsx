--- v7 (2026-07-30)
+++ v8 (2026-09-29)
@@ -629,51 +629,51 @@
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>3-10-ATL 25 (11:19) 2-Gerald Person sacked at ATL 15 for -10 yards (57-David Puddy). Sack allowed by 77-Anthony Birch.</t>
   </si>
   <si>
     <t>#63 Adam Lumpkin - CB</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-20-ATL 15 (10:39) 8-Leonard Nguyen punts 50 yards to HOU 36. 20-John Royer to HOU 37 for 1 yards. Tackle by 40-Thomas Berk.</t>
   </si>
   <si>
-    <t>#15 Leonard Nguyen - P</t>
+    <t>#4 Leonard Nguyen - P</t>
   </si>
   <si>
     <t>#79 Todd Routt - RT</t>
   </si>
   <si>
     <t>#53 Murray McCoy - RG</t>
   </si>
   <si>
     <t>#74 Donnie Romero - C</t>
   </si>
   <si>
     <t>#63 Gus Johnson - RT</t>
   </si>
   <si>
     <t>#99 Taylor Thompson - RDE</t>
   </si>
   <si>
     <t>#78 Carl Canas - RDE</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>HOU 37</t>
   </si>