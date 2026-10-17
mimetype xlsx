--- v4 (2026-08-18)
+++ v5 (2026-10-17)
@@ -491,51 +491,51 @@
   <si>
     <t>#83 Michael Pogue - WR</t>
   </si>
   <si>
     <t>#87 Dominick Marshall - WR</t>
   </si>
   <si>
     <t>#73 Johnnie Hampton - LT</t>
   </si>
   <si>
     <t>#67 Carter Hanson - LG</t>
   </si>
   <si>
     <t>#55 Miguel Hess - LG</t>
   </si>
   <si>
     <t>#66 Richard Salazar - RG</t>
   </si>
   <si>
     <t>#56 Chester Collins - RT</t>
   </si>
   <si>
     <t>#97 Dean McCutchen - RDE</t>
   </si>
   <si>
-    <t>#58 Eric Stoll - LDE</t>
+    <t>#69 Eric Stoll - LDE</t>
   </si>
   <si>
     <t>#21 Marlin Foster - SS</t>
   </si>
   <si>
     <t>#28 Charles Hymel - SS</t>
   </si>
   <si>
     <t>13:09</t>
   </si>
   <si>
     <t>NYA 44</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal Cover 3 Zone Under</t>
   </si>
   <si>
     <t>2-8-NYA 44 (13:08) 14-Donald Jones pass complete to 17-Brian Gay to NYA 41 for 4 yards. Tackle by 34-Matthew Riley.</t>
   </si>
   <si>
     <t>#87 Herman Dunn - TE</t>
   </si>