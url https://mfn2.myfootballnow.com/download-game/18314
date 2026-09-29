--- v8 (2026-07-30)
+++ v9 (2026-09-29)
@@ -350,51 +350,51 @@
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation Power HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 80-Gilbert Cashman ran to HOU 27 for 2 yards. Tackle by 96-Jacob Daniels.</t>
   </si>
   <si>
     <t>#3 Ronald Hebert - QB</t>
   </si>
   <si>
     <t>#6 Clement Phillips - LG</t>
   </si>
   <si>
     <t>#17 James Long - C</t>
   </si>
   <si>
     <t>#63 Richard Little - RDE</t>
   </si>
   <si>
-    <t>#56 David Frazier - DT</t>
+    <t>#73 David Frazier - DT</t>
   </si>
   <si>
     <t>#96 Mathew Meekins - DT</t>
   </si>
   <si>
     <t>#99 Christopher Jones - LDE</t>
   </si>
   <si>
     <t>#37 Robert Kells - FS</t>
   </si>
   <si>
     <t>#99 Jim Griffing - WLB</t>
   </si>
   <si>
     <t>#92 Cyrus Johnson - WLB</t>
   </si>
   <si>
     <t>#23 Gene Austin - CB</t>
   </si>
   <si>
     <t>#43 Edward Coffman - CB</t>
   </si>
   <si>
     <t>#28 James Franklin - CB</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>#96 Frank Jones - RDE</t>
   </si>
   <si>
     <t>#51 George Dilbeck - SS</t>
   </si>
   <si>
     <t>#27 Joseph Pendley - CB</t>
   </si>
   <si>
     <t>#53 Paul Pilgrim - WLB</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>3-1-ATL 34 (12:18) 38-Charles Lozoya ran to ATL 35 for 1 yards. Tackle by 23-John Germaine. HOU 32-Lloyd Cohen was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>4-1-ATL 35 (11:38) 8-Leonard Nguyen punts 56 yards to HOU 9.</t>
   </si>
   <si>
-    <t>#15 Leonard Nguyen - P</t>
+    <t>#4 Leonard Nguyen - P</t>
   </si>
   <si>
     <t>#86 Leonard Zerbe - WR</t>
   </si>
   <si>
     <t>#63 Adam Lumpkin - CB</t>
   </si>
   <si>
     <t>#36 Jose Guerrero - RDE</t>
   </si>
   <si>
     <t>#64 Lawrence Gibbons - C</t>
   </si>
   <si>
     <t>#79 Todd Routt - RT</t>
   </si>
   <si>
     <t>#63 Gus Johnson - RT</t>
   </si>
   <si>
     <t>#63 William Heiss - RG</t>
   </si>
   <si>
     <t>11:28</t>
   </si>