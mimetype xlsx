--- v4 (2026-08-05)
+++ v5 (2026-10-04)
@@ -650,51 +650,51 @@
   <si>
     <t>#91 Leroy McClellan - RDE</t>
   </si>
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>(5:39) 3-Thomas Ward kicks 74 yards from PIT 35 to CLE -9. Touchback.</t>
   </si>
   <si>
     <t>#32 Dennis Lopez - RB</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-CLE 25 (5:39) 10-William Owens pass complete to 83-Milton Read to CLE 30 for 5 yards. Tackle by 28-Jose Garner.</t>
   </si>
   <si>
-    <t>#5 William Owens - QB</t>
+    <t>#12 William Owens - QB</t>
   </si>
   <si>
     <t>#46 Donald McCaw - RB</t>
   </si>
   <si>
     <t>#44 Edwin Perkins - FB</t>
   </si>
   <si>
     <t>#4 Milton Read - FB</t>
   </si>
   <si>
     <t>#14 Samuel King - WR</t>
   </si>
   <si>
     <t>#57 Donald Ramirez - LT</t>
   </si>
   <si>
     <t>#74 Mathew Thomas - RT</t>
   </si>
   <si>
     <t>#62 Steven Brown - C</t>
   </si>
   <si>
     <t>#67 Eldon Hoover - RG</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>2:51</t>
   </si>
   <si>
     <t>CLE 41</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-CLE 41 (2:50) 2-Eugene Snyder punts 42 yards to PIT 17.</t>
   </si>
   <si>
     <t>#2 Eugene Snyder - P</t>
   </si>
   <si>
     <t>#66 Adrian Gutierrez - C</t>
   </si>
   <si>
     <t>#45 Pat Standridge - FS</t>
   </si>
   <si>
-    <t>#66 Edward Register - LT</t>
+    <t>#76 Edward Register - LT</t>
   </si>
   <si>
     <t>#53 Glenn Ramage - LG</t>
   </si>
   <si>
     <t>2:42</t>
   </si>
   <si>
     <t>PIT 17</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-PIT 17 (2:43) 43-Brian Abadie ran to PIT 26 for 8 yards. Tackle by 20-Allen Roberts.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>PIT 26</t>
   </si>
   <si>
     <t>Weak I Big HB Dive Strong</t>
   </si>
@@ -2145,51 +2145,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="432.894" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>