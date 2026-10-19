--- v3 (2026-08-20)
+++ v4 (2026-10-19)
@@ -374,51 +374,51 @@
   <si>
     <t>#80 Scott Phelps - WR</t>
   </si>
   <si>
     <t>#85 Michael Root - WR</t>
   </si>
   <si>
     <t>#74 Kenneth Harris - LT</t>
   </si>
   <si>
     <t>#51 Joseph Ray - RG</t>
   </si>
   <si>
     <t>#73 Charles Larocque - C</t>
   </si>
   <si>
     <t>#62 Darryl Davis - LT</t>
   </si>
   <si>
     <t>#67 Brent Morrison - RT</t>
   </si>
   <si>
     <t>#76 Robert Hall - LDE</t>
   </si>
   <si>
-    <t>#60 Scott Marchand - DT</t>
+    <t>#92 Scott Marchand - LDE</t>
   </si>
   <si>
     <t>#74 Nathaniel Conway - DT</t>
   </si>
   <si>
     <t>#64 Antwan Cave - RDE</t>
   </si>
   <si>
     <t>#57 Austin Prentice - SLB</t>
   </si>
   <si>
     <t>#53 Stephen Landreneau - MLB</t>
   </si>
   <si>
     <t>#41 Norman Flanders - WLB</t>
   </si>
   <si>
     <t>#31 Michael Arline - CB</t>
   </si>
   <si>
     <t>#48 Robert Angel - CB</t>
   </si>
   <si>
     <t>#39 Michael Fitzgerald - SS</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>#77 Frederick Toomey - C</t>
   </si>
   <si>
     <t>#64 Charles Lowman - RT</t>
   </si>
   <si>
     <t>#99 Juan Stokes - RDE</t>
   </si>
   <si>
     <t>#77 Eric Andrews - DT</t>
   </si>
   <si>
     <t>#59 John Gibbens - WLB</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>(9:00) 3-Gary Good kicks 75 yards from BAL 35 to DEN -10. Touchback.</t>
   </si>
   <si>
-    <t>#20 Conrad Escalante - RB</t>
+    <t>#26 Conrad Escalante - RB</t>
   </si>
   <si>
     <t>#92 Danny Lacher - MLB</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 25 (9:00) 47-Conrad Escalante ran to DEN 25 for a short loss. Tackle by 44-Armando Friend.</t>
   </si>
   <si>
     <t>#8 Paul Patten - QB</t>
   </si>
   <si>
     <t>#35 Daniel Burgess - FB</t>
   </si>
   <si>
     <t>#81 George Gagne - TE</t>
   </si>
   <si>
     <t>#80 Gregory Stalnaker - WR</t>
   </si>