--- v5 (2026-08-29)
+++ v6 (2026-10-29)
@@ -308,102 +308,102 @@
   <si>
     <t>(15:00) 17-Daniel Olson kicks 76 yards from TBY 35 to NYN -11. Touchback.</t>
   </si>
   <si>
     <t>#13 Jay Hyatt - WR</t>
   </si>
   <si>
     <t>#54 James Montero - DT</t>
   </si>
   <si>
     <t>#95 Donald Nevin - WLB</t>
   </si>
   <si>
     <t>#53 Paul Pilgrim - WLB</t>
   </si>
   <si>
     <t>#52 Ted Hendricks - MLB</t>
   </si>
   <si>
     <t>#97 Robert Obrien - RDE</t>
   </si>
   <si>
     <t>#20 Jason Hopper - FS</t>
   </si>
   <si>
-    <t>#72 James Sprayberry - RDE</t>
+    <t>#55 James Sprayberry - RDE</t>
   </si>
   <si>
     <t>#22 Brandon Spikes - CB</t>
   </si>
   <si>
     <t>#25 Clark Bush - SS</t>
   </si>
   <si>
     <t>#53 William Serrano - WLB</t>
   </si>
   <si>
     <t>#17 Daniel Olson - K</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 33-Alex Cash ran to NYN 22 for -3 yards. Tackle by 43-Warren Jarmon. NYN 69-Jim Blake was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#5 Steve Seifert - QB</t>
   </si>
   <si>
-    <t>#23 Jonathan Grindstaff - RB</t>
+    <t>#43 Jonathan Grindstaff - RB</t>
   </si>
   <si>
     <t>#33 Alex Cash - WR</t>
   </si>
   <si>
     <t>#89 Jerome Richards - WR</t>
   </si>
   <si>
     <t>#1 Malik Nabers - WR</t>
   </si>
   <si>
     <t>#60 Howard Watson - LT</t>
   </si>
   <si>
     <t>#69 Jim Blake - LG</t>
   </si>
   <si>
-    <t>#67 Stephen Hinkle - C</t>
+    <t>#67 Stephen Hinkle - RG</t>
   </si>
   <si>
     <t>#72 Kenneth Hambrick - RG</t>
   </si>
   <si>
     <t>#71 Adam Heckel - RT</t>
   </si>
   <si>
     <t>#73 Christopher Hayes - LDE</t>
   </si>
   <si>
     <t>#94 Samuel Johnson - DT</t>
   </si>
   <si>
     <t>#63 Orville Prentice - RDE</t>
   </si>
   <si>
     <t>#98 Willie Giordano - LDE</t>
   </si>
   <si>
     <t>#23 Warren Jarmon - CB</t>
   </si>
   <si>
     <t>#44 James Grant - CB</t>
   </si>
@@ -1457,51 +1457,51 @@
   <si>
     <t>2:47</t>
   </si>
   <si>
     <t>4-9-NYN 35 (2:46) 2-Robert Wardlaw punts 45 yards to TBY 20. 14-Vance Witt to TBY 21 for 1 yards. Tackle by 53-Paul Pilgrim.</t>
   </si>
   <si>
     <t>2:38</t>
   </si>
   <si>
     <t>1-10-TBY 21 (2:39) 7-Peter Evans pass complete to 88-Lynn Martinez to NYN 38 for 41 yards. Tackle by 22-Brandon Spikes.</t>
   </si>
   <si>
     <t>2:03</t>
   </si>
   <si>
     <t>1-10-NYN 38 (2:02) 14-Vance Witt ran to NYN 26 for 12 yards. Tackle by 43-Mark Lawrence. TBY 72-Matt Stinchcomb was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:26</t>
   </si>
   <si>
     <t>1-10-NYN 26 (1:25) 7-Peter Evans pass incomplete, dropped by 85-Ronald Hubbard.</t>
   </si>
   <si>
-    <t>#81 Robert Nix - WR</t>
+    <t>#17 Robert Nix - WR</t>
   </si>
   <si>
     <t>1:21</t>
   </si>
   <si>
     <t>2-10-NYN 26 (1:22) 7-Peter Evans pass complete to 14-Vance Witt to NYN 28 for -1 yards. Tackle by 22-Brandon Spikes. 14-Vance Witt did some fancy footwork there.</t>
   </si>
   <si>
     <t>0:42</t>
   </si>
   <si>
     <t>3-11-NYN 28 (0:41) 7-Peter Evans pass complete to 14-Vance Witt to NYN 12 for 15 yards. Tackle by 47-Thomas Bear. Pressure by 97-Robert Obrien. NYN 91-Bo Phillips was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>NYN 12</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>1-10-NYN 12 (15:00) 7-Peter Evans pass complete to 85-Ronald Hubbard for 12 yards. TOUCHDOWN! 85-Ronald Hubbard did some fancy footwork there. NYN 3 TBY 15</t>
   </si>
@@ -2183,51 +2183,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>