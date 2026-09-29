--- v8 (2026-07-30)
+++ v9 (2026-09-29)
@@ -353,51 +353,51 @@
   <si>
     <t>Weak I Normal FB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 40-Scotty Soler ran to HOU 26 for 1 yards. Tackle by 95-Ricky Smith.</t>
   </si>
   <si>
     <t>#3 Ronald Hebert - QB</t>
   </si>
   <si>
     <t>#17 James Long - C</t>
   </si>
   <si>
     <t>#40 Scotty Soler - CB</t>
   </si>
   <si>
     <t>#86 Leonard Zerbe - WR</t>
   </si>
   <si>
     <t>#99 Christopher Jones - LDE</t>
   </si>
   <si>
-    <t>#56 David Frazier - DT</t>
+    <t>#73 David Frazier - DT</t>
   </si>
   <si>
     <t>#90 Scott Brown - RDE</t>
   </si>
   <si>
     <t>#97 Willie Grube - LDE</t>
   </si>
   <si>
     <t>#98 Margarito Mattison - SLB</t>
   </si>
   <si>
     <t>#53 Vernon Service - WLB</t>
   </si>
   <si>
     <t>#95 Ricky Smith - WLB</t>
   </si>
   <si>
     <t>#37 Robert Kells - FS</t>
   </si>
   <si>
     <t>#23 Gene Austin - CB</t>
   </si>
   <si>
     <t>#44 Christopher Pounders - CB</t>
   </si>
@@ -668,51 +668,51 @@
   <si>
     <t>#31 Martin Dickson - LDE</t>
   </si>
   <si>
     <t>11:02</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>3-8-HOU 26 (11:01) 2-Gerald Person pass incomplete, dropped by 85-Fredrick Doering. ATL 74-Donnie Romero was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-HOU 26 (10:57) 16-Jeffrey Hotchkiss 44 yard field goal is GOOD. ATL 3 HOU 0</t>
   </si>
   <si>
-    <t>#15 Leonard Nguyen - P</t>
+    <t>#4 Leonard Nguyen - P</t>
   </si>
   <si>
     <t>#34 Johnny Steele - CB</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
     <t>(10:54) 16-Jeffrey Hotchkiss kicks 74 yards from ATL 35 to HOU -9. Touchback.</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-HOU 25 (10:54) 40-Scotty Soler ran to HOU 41 for 16 yards. Tackle by 99-Jim Griffing. PENALTY - Offsides (ATL 64-David Frazier) (Declined)</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>