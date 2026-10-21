--- v4 (2026-08-22)
+++ v5 (2026-10-21)
@@ -392,84 +392,84 @@
   <si>
     <t>#50 Charles Frailey - RT</t>
   </si>
   <si>
     <t>#73 Sean Jacobsen - LDE</t>
   </si>
   <si>
     <t>#67 Joseph Kohler - LDE</t>
   </si>
   <si>
     <t>#53 Paul Dennis - DT</t>
   </si>
   <si>
     <t>#97 Charles Walker - DT</t>
   </si>
   <si>
     <t>#99 Taylor Thompson - RDE</t>
   </si>
   <si>
     <t>#54 Fletcher Bone - SS</t>
   </si>
   <si>
     <t>#51 Peter Harris - MLB</t>
   </si>
   <si>
-    <t>#57 James Perez - WLB</t>
+    <t>#96 James Perez - WLB</t>
   </si>
   <si>
     <t>#32 Kelly Oneill - CB</t>
   </si>
   <si>
     <t>#49 John McNeill - CB</t>
   </si>
   <si>
     <t>#25 Steven Wiggins - SS</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>DEN 30</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-5-DEN 30 (14:23) 11-Paul Patten pass complete to 36-Richard Bruns to DEN 31 for 1 yards. Tackle by 52-James Perez.</t>
   </si>
   <si>
     <t>#80 Gregory Stalnaker - WR</t>
   </si>
   <si>
     <t>#58 Charlie McGee - MLB</t>
   </si>
   <si>
-    <t>#48 Terry Sanders - SS</t>
+    <t>#44 Terry Sanders - SS</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>DEN 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-4-DEN 31 (13:46) 23-Kenneth Sanchez ran to LAA 49 for 19 yards. 23-Kenneth Sanchez FUMBLES (49-John McNeill) recovered by LAA-49-John McNeill to LAA 45 for -1 yards.</t>
   </si>
   <si>
     <t>#92 Timothy Cochrane - RDE</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>LAA 45</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>#83 Tyrone Mitchell - WR</t>
   </si>
   <si>
     <t>#17 Andrew Hazel - WR</t>
   </si>
   <si>
     <t>#55 Lonnie Mendez - LT</t>
   </si>
   <si>
     <t>#79 Aubrey Kim - RG</t>
   </si>
   <si>
     <t>#71 John Alvarez - C</t>
   </si>
   <si>
     <t>#62 Michael Marston - RG</t>
   </si>
   <si>
     <t>#70 Randy Poppe - RT</t>
   </si>
   <si>
     <t>#76 Robert Hall - LDE</t>
   </si>
   <si>
-    <t>#60 Scott Marchand - DT</t>
+    <t>#92 Scott Marchand - LDE</t>
   </si>
   <si>
     <t>#76 Horace Farley - RDE</t>
   </si>
   <si>
     <t>#64 Antwan Cave - RDE</t>
   </si>
   <si>
     <t>#37 Joseph Jeffcoat - SS</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>DEN 46</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-1-DEN 46 (13:06) 31-Aaron Holle ran to DEN 43 for 3 yards. Tackle by 45-Teddy Stallings. DEN 37-Joseph Jeffcoat was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>3-3-LAA 40 (4:20) 26-Joseph Whatley ran to LAA 41 for -1 yards. Tackle by 77-Sean Jacobsen.</t>
   </si>
   <si>
     <t>#43 Christopher Amador - RB</t>
   </si>
   <si>
     <t>3:43</t>
   </si>
   <si>
     <t>LAA 41</t>
   </si>
   <si>
     <t>4-5-LAA 41 (3:42) 2-Johnny Melendez 59 yard field goal is GOOD. DEN 3 LAA 7</t>
   </si>
   <si>
     <t>#79 John Boyer - LT</t>
   </si>
   <si>
     <t>#2 Johnny Melendez - K</t>
   </si>
   <si>
     <t>#79 Henry Clark - RT</t>
   </si>
   <si>
-    <t>#60 Edwin Vergara - DT</t>
+    <t>#92 Edwin Vergara - DT</t>
   </si>
   <si>
     <t>#65 Nicholas Schmidt - DT</t>
   </si>
   <si>
     <t>3:37</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>(3:38) 2-Johnny Melendez kicks 72 yards from DEN 35 to LAA -7. Touchback.</t>
   </si>
   <si>
     <t>#90 Nicholas Goldstein - MLB</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-LAA 25 (3:38) 5-Ronald Holley pass complete to 16-Tyrone Mitchell to LAA 31 for 6 yards. Tackle by 41-Norman Flanders. DEN 41-Norman Flanders was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -2156,94 +2156,94 @@
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="319.636" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">