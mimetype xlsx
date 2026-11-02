--- v5 (2026-09-03)
+++ v6 (2026-11-02)
@@ -392,51 +392,51 @@
   <si>
     <t>#53 Francisco Stacey - RT</t>
   </si>
   <si>
     <t>#77 Ray Crawford - LDE</t>
   </si>
   <si>
     <t>#55 David Innis - LDE</t>
   </si>
   <si>
     <t>#97 Timothy Strickland - DT</t>
   </si>
   <si>
     <t>#95 Douglas Butters - DT</t>
   </si>
   <si>
     <t>#95 Michael Ochoa - DT</t>
   </si>
   <si>
     <t>#53 Christopher Fajardo - SLB</t>
   </si>
   <si>
     <t>#90 Joseph Sousa - MLB</t>
   </si>
   <si>
-    <t>#27 Arthur Laprade - CB</t>
+    <t>#25 Arthur Laprade - CB</t>
   </si>
   <si>
     <t>#42 Louis Burrows - CB</t>
   </si>
   <si>
     <t>#40 Charles Oswalt - CB</t>
   </si>
   <si>
     <t>#45 Jeffrey Chung - SS</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>DET 30</t>
   </si>
   <si>
     <t>Split Backs Normal Weak Pitch Sweep</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-5-DET 30 (14:59) 20-Justin Timko ran to DET 36 for 6 yards. Tackle by 53-Christopher Fajardo.</t>
   </si>
@@ -503,75 +503,75 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-DET 44 (12:22) 5-Miles Perry punts 47 yards to CHI 9. Fair Catch by 27-Garfield Cole. CHI 72-Timothy Strickland was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#15 Miles Perry - P</t>
   </si>
   <si>
     <t>#23 Garfield Cole - RB</t>
   </si>
   <si>
     <t>#56 Robert Henry - SLB</t>
   </si>
   <si>
     <t>#27 Norman Martin - SS</t>
   </si>
   <si>
     <t>#78 James Kirkland - LDE</t>
   </si>
   <si>
     <t>#52 Thomas Stallings - RG</t>
   </si>
   <si>
-    <t>#75 Chad Perri - C</t>
+    <t>#75 Chad Perri - LG</t>
   </si>
   <si>
     <t>#99 Matthew Drennen - DT</t>
   </si>
   <si>
     <t>#91 Louis Thomason - MLB</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>CHI 9</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 9 (12:16) 11-Michael Jones pass complete to 4-Kenneth Williams to CHI 13 for 3 yards. Tackle by 29-Carl Jiang.</t>
   </si>
   <si>
-    <t>#9 Michael Jones - QB</t>
+    <t>#12 Michael Jones - QB</t>
   </si>
   <si>
     <t>#4 Kenneth Williams - FB</t>
   </si>
   <si>
     <t>#81 Peter Covington - TE</t>
   </si>
   <si>
     <t>#13 Ross Wilson - WR</t>
   </si>
   <si>
     <t>#19 Clifford Blanco - WR</t>
   </si>
   <si>
     <t>#67 Charles Bowman - LT</t>
   </si>
   <si>
     <t>#61 Jessie Arnold - LG</t>
   </si>
   <si>
     <t>#62 Stephen Taylor - C</t>
   </si>
   <si>
     <t>#70 Jay Neal - RG</t>
   </si>
@@ -842,51 +842,51 @@
   <si>
     <t>0:29</t>
   </si>
   <si>
     <t>CHI 18</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-CHI 18 (0:28) 20-Justin Timko ran to CHI 17 for a short gain. Tackle by 21-John Camacho. CHI 21-John Camacho was injured on the play. He looks like he should be able to return. PENALTY - Holding (DET 63-Marc Gallant)</t>
   </si>
   <si>
     <t>0:25</t>
   </si>
   <si>
     <t>CHI 27</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-20-CHI 27 (0:26) 19-Joe Anders pass Pass knocked down by 90-Joseph Sousa. incomplete, intended for 83-Ronald Pope.</t>
   </si>
   <si>
-    <t>#55 Charles Johnson - SLB</t>
+    <t>#47 Charles Johnson - SLB</t>
   </si>
   <si>
     <t>0:22</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-20-CHI 27 (0:23) 19-Joe Anders pass Pass knocked down by 53-Christopher Fajardo. incomplete, intended for 20-Justin Timko.</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-20-CHI 27 (0:20) 19-Joe Anders pass incomplete, intended for 83-Ronald Pope.</t>
   </si>
   <si>
     <t>0:17</t>
   </si>
@@ -1352,51 +1352,51 @@
   <si>
     <t>10:10</t>
   </si>
   <si>
     <t>DET 31</t>
   </si>
   <si>
     <t>2-8-DET 31 (10:09) 26-Richard Cloud ran to DET 38 for 7 yards. 26-Richard Cloud FUMBLES (45-Jeffrey Chung) recovered by CHI-45-Jeffrey Chung at DET 36. Tackle by 12-Charles Nelson. CHI 40-Charles Oswalt was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-DET 36 (10:03) 11-Michael Jones pass complete to 13-Ross Wilson to DET 24 for 12 yards. Tackle by 46-Jeremy Curtis. Pressure by 71-Andrew Miller.</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>1-10-DET 24 (9:24) 30-Michael Alonso ran to DET 23 for a short gain. Tackle by 55-Edward Schwartz.</t>
   </si>
   <si>
-    <t>#42 Brian Erdmann - RB</t>
+    <t>#36 Brian Erdmann - RB</t>
   </si>
   <si>
     <t>#96 Randall Holmes - DT</t>
   </si>
   <si>
     <t>8:44</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-DET 23 (8:43) 27-Garfield Cole ran to DET 16 for 7 yards. Tackle by 46-Jeremy Curtis.</t>
   </si>
   <si>
     <t>8:02</t>
   </si>
   <si>
     <t>3-2-DET 16 (8:01) 30-Michael Alonso ran to DET 13 for 3 yards. Tackle by 46-Jeremy Curtis.</t>
   </si>
   <si>
     <t>7:23</t>
   </si>
   <si>
     <t>DET 13</t>
   </si>
@@ -2166,86 +2166,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="321.921" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="35.277" bestFit="true" customWidth="true" style="0"/>