--- v2 (2026-08-14)
+++ v3 (2026-10-13)
@@ -827,51 +827,51 @@
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-BAL 1 (15:00) 3-Thomas Ward 18 yard field goal is GOOD. BAL 0 PIT 3</t>
   </si>
   <si>
     <t>#7 George Denker - P</t>
   </si>
   <si>
     <t>#65 Willard Powell - RG</t>
   </si>
   <si>
     <t>#69 Joseph Lui - RDE</t>
   </si>
   <si>
     <t>#58 Michael Fresquez - RDE</t>
   </si>
   <si>
-    <t>#78 Charles Richardson - LDE</t>
+    <t>#95 Charles Richardson - LDE</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>(14:58) 3-Thomas Ward kicks 73 yards from PIT 35 to BAL -8. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-BAL 25 (14:58) 34-James Copeland ran to BAL 27 for 2 yards. Tackle by 90-Bret Pasley. BAL 71-Brent Morrison was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>2-8-BAL 27 (14:15) 34-James Copeland ran to BAL 31 for 4 yards. Tackle by 5-Michael Tapley.</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>BAL 31</t>
   </si>