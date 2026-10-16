--- v5 (2026-08-17)
+++ v6 (2026-10-16)
@@ -338,51 +338,51 @@
   <si>
     <t>#58 Jeremy Wilson - WLB</t>
   </si>
   <si>
     <t>#61 James Wyss - DT</t>
   </si>
   <si>
     <t>#3 Gary Good - K</t>
   </si>
   <si>
     <t>CLE</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 25 (15:00) 32-Dennis Lopez ran to CLE 35 for 10 yards. Tackle by 40-Byron Colley.</t>
   </si>
   <si>
-    <t>#5 William Owens - QB</t>
+    <t>#12 William Owens - QB</t>
   </si>
   <si>
     <t>#44 Edwin Perkins - FB</t>
   </si>
   <si>
     <t>#4 Milton Read - FB</t>
   </si>
   <si>
     <t>#14 Samuel King - WR</t>
   </si>
   <si>
     <t>#80 Chris Johnson - WR</t>
   </si>
   <si>
     <t>#57 Donald Ramirez - LT</t>
   </si>
   <si>
     <t>#74 Mathew Thomas - RT</t>
   </si>
   <si>
     <t>#62 Steven Brown - C</t>
   </si>
   <si>
     <t>#67 Eldon Hoover - RG</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>6:59</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-11-LOS 23 (7:00) 6-Marty Brown 41 yard field goal is GOOD. CLE 3 LOS 0</t>
   </si>
   <si>
     <t>#7 Todd Hester - QB</t>
   </si>
   <si>
     <t>#66 Adrian Gutierrez - C</t>
   </si>
   <si>
     <t>#6 Marty Brown - K</t>
   </si>
   <si>
     <t>#74 Mark Hickman - RG</t>
   </si>
   <si>
-    <t>#66 Edward Register - LT</t>
+    <t>#76 Edward Register - LT</t>
   </si>
   <si>
     <t>#50 Richard Tran - WLB</t>
   </si>
   <si>
     <t>#54 Oscar Bryant - MLB</t>
   </si>
   <si>
     <t>#98 Jacob Chow - MLB</t>
   </si>
   <si>
     <t>6:56</t>
   </si>
   <si>
     <t>(6:57) 6-Marty Brown kicks 74 yards from CLE 35 to LOS -9. Touchback.</t>
   </si>
   <si>
     <t>#39 Jordon Thompson - RB</t>
   </si>
   <si>
     <t>LOS 25</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>