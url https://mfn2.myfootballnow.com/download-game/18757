--- v5 (2026-09-06)
+++ v6 (2026-11-05)
@@ -452,51 +452,51 @@
   <si>
     <t>3-5-ATL 30 (13:42) 17-Jason Gonzalez ran to ATL 34 for 4 yards. Tackle by 51-William Rucker.</t>
   </si>
   <si>
     <t>#17 Jason Gonzalez - WR</t>
   </si>
   <si>
     <t>#51 William Rucker - SLB</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>ATL 34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-ATL 34 (13:04) 8-Leonard Nguyen punts 44 yards to DAL 22. 20-Louis Reichman to DAL 35 for 12 yards. Tackle by 59-Robert Hardy. 53-Fred Mendoza completely missed his blocking assignment.</t>
   </si>
   <si>
-    <t>#15 Leonard Nguyen - P</t>
+    <t>#4 Leonard Nguyen - P</t>
   </si>
   <si>
     <t>#52 Ernie Farthing - LG</t>
   </si>
   <si>
     <t>#31 Louis Reichman - RB</t>
   </si>
   <si>
     <t>#75 Lee Acosta - RDE</t>
   </si>
   <si>
     <t>#56 Andrew Lee - MLB</t>
   </si>
   <si>
     <t>#76 Melvin Mason - LDE</t>
   </si>
   <si>
     <t>#64 Lawrence Gibbons - C</t>
   </si>
   <si>
     <t>#98 Christopher Lyon - DT</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
@@ -521,51 +521,51 @@
   <si>
     <t>#81 Robert Miller - WR</t>
   </si>
   <si>
     <t>#12 Rodney Mull - WR</t>
   </si>
   <si>
     <t>#73 Moses Brady - LT</t>
   </si>
   <si>
     <t>#77 Philip Pritchett - LG</t>
   </si>
   <si>
     <t>#73 Tom Hicks - C</t>
   </si>
   <si>
     <t>#67 Leonard Andrews - RG</t>
   </si>
   <si>
     <t>#74 Martin Buckley - C</t>
   </si>
   <si>
     <t>#97 Willie Grube - LDE</t>
   </si>
   <si>
-    <t>#56 David Frazier - DT</t>
+    <t>#73 David Frazier - DT</t>
   </si>
   <si>
     <t>#63 Richard Little - RDE</t>
   </si>
   <si>
     <t>#37 Robert Kells - FS</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>#42 Howard Franklin - CB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>DAL 41</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>1-10-DAL 41 (12:52) 20-Louis Reichman ran to DAL 38 for -3 yards. Tackle by 61-Margarito Mattison.</t>
   </si>
@@ -1565,51 +1565,51 @@
   <si>
     <t>4:13</t>
   </si>
   <si>
     <t>ATL 38</t>
   </si>
   <si>
     <t>1-10-ATL 38 (4:14) 2-Gerald Person pass complete to 89-Joshua Musson to DAL 47 for 15 yards. Tackle by 55-William Jones. 89-Joshua Musson made a great move on the CB. DAL 55-William Jones was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:38</t>
   </si>
   <si>
     <t>1-10-DAL 47 (3:37) 84-Tanner Archuleta ran to DAL 44 for 3 yards. Tackle by 56-Andrew Lee. ATL 77-Anthony Birch was injured on the play.</t>
   </si>
   <si>
     <t>3:02</t>
   </si>
   <si>
     <t>DAL 44</t>
   </si>
   <si>
     <t>2-7-DAL 44 (3:01) 84-Tanner Archuleta ran to DAL 42 for 1 yards. Tackle by 75-Carl Little.</t>
   </si>
   <si>
-    <t>#57 Rickey Thompson - RG</t>
+    <t>#70 Rickey Thompson - RG</t>
   </si>
   <si>
     <t>2:29</t>
   </si>
   <si>
     <t>DAL 42</t>
   </si>
   <si>
     <t>3-5-DAL 42 (2:28) 17-Jason Gonzalez ran to DAL 42 for 1 yards. Tackle by 53-Fred Mendoza.</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>4-5-DAL 42 (1:51) 8-Leonard Nguyen punts 33 yards to DAL 9. Fair Catch by 20-Louis Reichman.</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>DAL 9</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
@@ -2381,51 +2381,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="389.191" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>