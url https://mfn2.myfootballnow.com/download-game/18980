--- v6 (2026-07-31)
+++ v7 (2026-09-29)
@@ -389,51 +389,51 @@
   <si>
     <t>#58 John Jones - RT</t>
   </si>
   <si>
     <t>#96 Frank Jones - RDE</t>
   </si>
   <si>
     <t>#58 Justin Walton - SS</t>
   </si>
   <si>
     <t>#68 David Puddy - LDE</t>
   </si>
   <si>
     <t>#78 Paul Lampkin - RDE</t>
   </si>
   <si>
     <t>#51 George Dilbeck - SS</t>
   </si>
   <si>
     <t>#24 Carroll Sullivan - RDE</t>
   </si>
   <si>
     <t>#39 Ernest Williamson - SS</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>#29 Alejandro Clayton - SS</t>
   </si>
   <si>
     <t>#47 Gavin Lenz - SS</t>
   </si>
   <si>
     <t>#27 Joseph Pendley - CB</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>NOS 24</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-11-NOS 24 (14:22) 2-Scott Hennigan pass Pass knocked down by 51-George Dilbeck. incomplete, intended for 49-Chad Haynes.</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>1-10-HOU 25 (14:09) 26-John Madden ran to HOU 29 for 4 yards. Tackle by 24-Ronald Renfrow.</t>
   </si>
   <si>
     <t>#3 Ronald Hebert - QB</t>
   </si>
   <si>
     <t>#26 John Madden - C</t>
   </si>
   <si>
     <t>#81 George Gagne - TE</t>
   </si>
   <si>
     <t>#80 Gilbert Cashman - WR</t>
   </si>
   <si>
     <t>#18 Christopher Curtis - WR</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#56 Elmer Corlew - RG</t>
   </si>
   <si>
-    <t>#71 James Gayhart - LT</t>
+    <t>#51 James Gayhart - LT</t>
   </si>
   <si>
     <t>#3 Troy Briggs - C</t>
   </si>
   <si>
     <t>#59 Gary King - LG</t>
   </si>
   <si>
     <t>#52 James Hose - LDE</t>
   </si>
   <si>
     <t>#63 John Braud - DT</t>
   </si>
   <si>
     <t>#76 Douglas Gentry - RDE</t>
   </si>
   <si>
     <t>#91 Eugene Monteith - MLB</t>
   </si>
   <si>
     <t>#24 Ronald Renfrow - WLB</t>
   </si>
   <si>
     <t>#25 Robert Jones - SS</t>
   </si>
@@ -1082,51 +1082,51 @@
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>2-10-NOS 47 (11:11) 2-Scott Hennigan pass complete to 49-Chad Haynes to HOU 47 for 6 yards. Tackle by 23-Jesse Macdonald.</t>
   </si>
   <si>
     <t>#79 George Smith - LT</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>HOU 47</t>
   </si>
   <si>
     <t>3-4-HOU 47 (10:32) 2-Scott Hennigan pass Pass knocked down by 21-Ross Brooks. incomplete, intended for 87-Hal Copeland. Pressure by 42-David Snyder. HOU 91-Quentin Ricks was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:27</t>
   </si>
   <si>
     <t>4-4-HOU 47 (10:28) 8-Carl McCay punts 36 yards to HOU 11. NOS 71-Brendan Weidner was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#73 Alfonso Pinheiro - LG</t>
+    <t>#74 Alfonso Pinheiro - LG</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>HOU 11</t>
   </si>
   <si>
     <t>1-10-HOU 11 (10:18) 10-Leonard Zerbe ran to HOU 15 for 4 yards. Tackle by 56-Kenneth Iglesias.</t>
   </si>
   <si>
     <t>9:43</t>
   </si>
   <si>
     <t>2-6-HOU 15 (9:42) 3-Ronald Hebert pass complete to 84-Luciano Schroeter to HOU 18 for 4 yards. Tackle by 56-Kenneth Iglesias.</t>
   </si>
   <si>
     <t>8:58</t>
   </si>
   <si>
     <t>3-2-HOU 18 (8:57) 26-John Madden ran to HOU 20 for 2 yards. Tackle by 97-Robert Lott.</t>
   </si>
   <si>
     <t>8:17</t>
   </si>