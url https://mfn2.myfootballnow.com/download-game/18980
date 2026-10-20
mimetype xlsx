--- v7 (2026-09-29)
+++ v8 (2026-10-20)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NOS has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Joe Kim kicks 75 yards from HOU 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>#22 Chad Haynes - RB</t>
   </si>
   <si>
-    <t>#66 Timothy Wall - SLB</t>
+    <t>#98 Timothy Wall - SLB</t>
   </si>
   <si>
     <t>#90 Julius Gillingham - DT</t>
   </si>
   <si>
     <t>#67 Chris Crane - RDE</t>
   </si>
   <si>
     <t>#40 Bryan Brown - SS</t>
   </si>
   <si>
     <t>#34 Peter Hail - CB</t>
   </si>
   <si>
     <t>#97 Robert Lott - FS</t>
   </si>
   <si>
     <t>#54 Bertram Blevins - MLB</t>
   </si>
   <si>
     <t>#27 Luis Pearson - CB</t>
   </si>
   <si>
     <t>#52 Keith Williams - LDE</t>
   </si>