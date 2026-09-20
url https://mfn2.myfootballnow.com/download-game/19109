--- v6 (2026-08-03)
+++ v7 (2026-09-20)
@@ -371,51 +371,51 @@
   <si>
     <t>#81 Marc Garrett - TE</t>
   </si>
   <si>
     <t>#81 George Gagne - TE</t>
   </si>
   <si>
     <t>#59 David Griffin - LT</t>
   </si>
   <si>
     <t>#67 Russell Frederick - LG</t>
   </si>
   <si>
     <t>#65 Thomas Wright - LG</t>
   </si>
   <si>
     <t>#52 Richard Galloway - LT</t>
   </si>
   <si>
     <t>#53 Michael Edmiston - RG</t>
   </si>
   <si>
     <t>#90 Robert Freeman - LDE</t>
   </si>
   <si>
-    <t>#67 John Ford - RDE</t>
+    <t>#93 John Ford - RDE</t>
   </si>
   <si>
     <t>#68 Donald Duquette - DT</t>
   </si>
   <si>
     <t>#95 James Mendoza - DT</t>
   </si>
   <si>
     <t>#72 Dennis Evatt - RDE</t>
   </si>
   <si>
     <t>#98 Steven Horton - SLB</t>
   </si>
   <si>
     <t>#98 Michael Shuman - MLB</t>
   </si>
   <si>
     <t>#99 Steven Wilkerson - WLB</t>
   </si>
   <si>
     <t>#22 Miguel Fleming - CB</t>
   </si>
   <si>
     <t>#28 Michael Michael - CB</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>#1 Samuel Johnson - K</t>
   </si>
   <si>
     <t>#50 Richard Tran - WLB</t>
   </si>
   <si>
     <t>#74 Curtis Pickens - LT</t>
   </si>
   <si>
     <t>#75 Leonard Edgell - RDE</t>
   </si>
   <si>
     <t>#94 John Costa - SLB</t>
   </si>
   <si>
     <t>#90 Pablo Pickett - MLB</t>
   </si>
   <si>
     <t>LOS 35</t>
   </si>
   <si>
     <t>(7:52) 1-Samuel Johnson kicks 64 yards from LOS 35 to JAX 1. 20-Conrad Escalante to JAX 32 for 31 yards. Tackle by 94-Michael Smart. 94-John Costa totally missed that block.</t>
   </si>
   <si>
-    <t>#20 Conrad Escalante - RB</t>
+    <t>#26 Conrad Escalante - RB</t>
   </si>
   <si>
     <t>#12 Hector Callahan - WR</t>
   </si>
   <si>
     <t>#78 Nathaniel Sutton - C</t>
   </si>
   <si>
     <t>7:46</t>
   </si>
   <si>
     <t>JAX 32</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-JAX 32 (7:47) 36-John Bates ran to JAX 35 for 3 yards. Tackle by 95-Jacob Chow. PENALTY - Offsides (LOS 94-Michael Smart)</t>
   </si>
   <si>
     <t>#5 William Owens - QB</t>
   </si>
   <si>
     <t>#36 John Bates - RB</t>
   </si>
@@ -797,51 +797,51 @@
   <si>
     <t>2-2-LOS 45 (5:13) 36-John Bates ran for 45 yards. TOUCHDOWN! LOS 7 JAX 6</t>
   </si>
   <si>
     <t>5:04</t>
   </si>
   <si>
     <t>LOS 15</t>
   </si>
   <si>
     <t>(5:05) Extra point GOOD by 7-Roger Rodriguez. LOS 7 JAX 7</t>
   </si>
   <si>
     <t>#10 Michael Bourassa - P</t>
   </si>
   <si>
     <t>#55 Dudley Hans - LT</t>
   </si>
   <si>
     <t>#75 Steven Zander - RT</t>
   </si>
   <si>
     <t>#79 John Williams - DT</t>
   </si>
   <si>
-    <t>#50 Norris Hixson - MLB</t>
+    <t>#52 Norris Hixson - MLB</t>
   </si>
   <si>
     <t>(5:05) 7-Roger Rodriguez kicks 64 yards from JAX 35 to LOS 1. 39-Jordon Thompson to LOS 34 for 34 yards. Tackle by 7-Roger Rodriguez.</t>
   </si>
   <si>
     <t>#24 Benjamin Tenney - CB</t>
   </si>
   <si>
     <t>4:59</t>
   </si>
   <si>
     <t>LOS 34</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-LOS 34 (5:00) 2-Daniel Delacruz pass complete to 28-Nathan Coleman to LOS 35 for 1 yards. Tackle by 34-Mario Marshburn.</t>
   </si>
   <si>
     <t>4:24</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>