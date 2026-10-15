--- v7 (2026-09-20)
+++ v8 (2026-10-15)
@@ -662,51 +662,51 @@
   <si>
     <t>(7:52) 1-Samuel Johnson kicks 64 yards from LOS 35 to JAX 1. 20-Conrad Escalante to JAX 32 for 31 yards. Tackle by 94-Michael Smart. 94-John Costa totally missed that block.</t>
   </si>
   <si>
     <t>#26 Conrad Escalante - RB</t>
   </si>
   <si>
     <t>#12 Hector Callahan - WR</t>
   </si>
   <si>
     <t>#78 Nathaniel Sutton - C</t>
   </si>
   <si>
     <t>7:46</t>
   </si>
   <si>
     <t>JAX 32</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-JAX 32 (7:47) 36-John Bates ran to JAX 35 for 3 yards. Tackle by 95-Jacob Chow. PENALTY - Offsides (LOS 94-Michael Smart)</t>
   </si>
   <si>
-    <t>#5 William Owens - QB</t>
+    <t>#12 William Owens - QB</t>
   </si>
   <si>
     <t>#36 John Bates - RB</t>
   </si>
   <si>
     <t>#81 Peter Covington - TE</t>
   </si>
   <si>
     <t>#18 Wesley Warren - WR</t>
   </si>
   <si>
     <t>#19 Anthony Anderson - WR</t>
   </si>
   <si>
     <t>#73 Johnnie Hampton - LT</t>
   </si>
   <si>
     <t>#55 Bruce Eiler - LG</t>
   </si>
   <si>
     <t>#63 Vicente Molnar - C</t>
   </si>
   <si>
     <t>#77 Ryan Beal - RG</t>
   </si>