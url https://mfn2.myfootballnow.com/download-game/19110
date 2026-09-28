--- v4 (2026-08-21)
+++ v5 (2026-09-28)
@@ -593,51 +593,51 @@
   <si>
     <t>PHI 20</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-PHI 20 (10:47) 22-Michael Bromley ran to PHI 24 for 4 yards. Tackle by 97-Ronald Lawson.</t>
   </si>
   <si>
     <t>#5 Myron Davis - QB</t>
   </si>
   <si>
     <t>#39 Michael Bromley - RB</t>
   </si>
   <si>
     <t>#35 Seymour Belcher - FB</t>
   </si>
   <si>
     <t>#81 Floyd Morris - TE</t>
   </si>
   <si>
     <t>#13 William Ives - WR</t>
   </si>
   <si>
-    <t>#66 Edward Register - LT</t>
+    <t>#76 Edward Register - LT</t>
   </si>
   <si>
     <t>#79 Keith Ferguson - LG</t>
   </si>
   <si>
     <t>#57 Kenneth Fishburn - C</t>
   </si>
   <si>
     <t>#71 Gary Fogel - RG</t>
   </si>
   <si>
     <t>#79 Joseph Allen - LT</t>
   </si>
   <si>
     <t>#74 Bret Pasley - LDE</t>
   </si>
   <si>
     <t>#54 Alan Lara - DT</t>
   </si>
   <si>
     <t>#99 Matthew Drennen - DT</t>
   </si>
   <si>
     <t>#58 Charles Romero - SLB</t>
   </si>