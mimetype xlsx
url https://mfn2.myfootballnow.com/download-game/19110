--- v5 (2026-09-28)
+++ v6 (2026-10-20)
@@ -362,51 +362,51 @@
   <si>
     <t>#12 Kim Dias - QB</t>
   </si>
   <si>
     <t>#42 Donald Green - FB</t>
   </si>
   <si>
     <t>#81 Willard Welsh - TE</t>
   </si>
   <si>
     <t>#17 Randall Hernandez - WR</t>
   </si>
   <si>
     <t>#17 Lonnie Ragan - WR</t>
   </si>
   <si>
     <t>#68 William Spinelli - LT</t>
   </si>
   <si>
     <t>#53 Woodrow Lingerfelt - LG</t>
   </si>
   <si>
     <t>#59 Eric Keil - C</t>
   </si>
   <si>
-    <t>#75 Gary McBee - RG</t>
+    <t>#75 Gary McBee - RT</t>
   </si>
   <si>
     <t>#72 Johnathan Thompson - C</t>
   </si>
   <si>
     <t>#99 Gary Beasley - LDE</t>
   </si>
   <si>
     <t>#90 Wendell Swenson - DT</t>
   </si>
   <si>
     <t>#70 Brian Randolph - RDE</t>
   </si>
   <si>
     <t>#98 Ricky Mahoney - RDE</t>
   </si>
   <si>
     <t>#54 James Price - SLB</t>
   </si>
   <si>
     <t>#96 Richard Sandiford - MLB</t>
   </si>
   <si>
     <t>#93 James Carpenter - WLB</t>
   </si>