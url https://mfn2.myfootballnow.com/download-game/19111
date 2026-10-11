--- v4 (2026-08-12)
+++ v5 (2026-10-11)
@@ -554,51 +554,51 @@
   <si>
     <t>#31 Robin Banks - RB</t>
   </si>
   <si>
     <t>#87 Troy Garcia - FB</t>
   </si>
   <si>
     <t>#34 James Smith - TE</t>
   </si>
   <si>
     <t>#81 Thomas Crossman - TE</t>
   </si>
   <si>
     <t>#71 Danny Abbott - LT</t>
   </si>
   <si>
     <t>#60 Thomas Rawlins - LT</t>
   </si>
   <si>
     <t>#63 Michael Richman - C</t>
   </si>
   <si>
     <t>#55 Curtis Skipworth - RG</t>
   </si>
   <si>
-    <t>#68 Teddy Turcios - C</t>
+    <t>#65 Teddy Turcios - LG</t>
   </si>
   <si>
     <t>#67 Fred Nester - LDE</t>
   </si>
   <si>
     <t>#78 Kenneth Martinez - RDE</t>
   </si>
   <si>
     <t>#65 Timothy Aguirre - DT</t>
   </si>
   <si>
     <t>#67 Alvin Haggard - RDE</t>
   </si>
   <si>
     <t>#59 John Gibbens - WLB</t>
   </si>
   <si>
     <t>#31 Lester Means - CB</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>2-10-SFO 15 (12:40) 35-Carlos Stehle ran to SFO 42 for 26 yards. Tackle by 31-Lester Means.</t>
   </si>
@@ -608,84 +608,84 @@
   <si>
     <t>SFO 42</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-SFO 42 (11:52) 9-Marvin Morgan pass incomplete, intended for 34-James Smith.</t>
   </si>
   <si>
     <t>#13 George Price - WR</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-10-SFO 42 (11:49) 35-Carlos Stehle ran to SFO 43 for 1 yards. Tackle by 94-Ben Wyatt.</t>
   </si>
   <si>
-    <t>#22 Brad Fultz - FS</t>
+    <t>#40 Brad Fultz - FS</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>SFO 43</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-9-SFO 43 (11:10) 9-Marvin Morgan pass complete to 35-Carlos Stehle to SEA 49 for 8 yards. Tackle by 59-John Gibbens. SEA 58-Robert Peltier was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#13 Thomas Hernandez - WR</t>
   </si>
   <si>
     <t>10:32</t>
   </si>
   <si>
     <t>SEA 49</t>
   </si>
   <si>
     <t>4-1-SEA 49 (10:31) 11-James Militello punts 41 yards to SEA 8. SFO 73-Michael Richman was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#11 James Militello - P</t>
   </si>
   <si>
-    <t>#51 Michael Greenwood - C</t>
+    <t>#77 Michael Greenwood - C</t>
   </si>
   <si>
     <t>#73 Riley Sullivan - LT</t>
   </si>
   <si>
     <t>10:19</t>
   </si>
   <si>
     <t>SEA 8</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal CB2 Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 8 (10:20) 46-Robert Lewis ran to SEA 18 for 9 yards. Tackle by 36-Boris Smith.</t>
   </si>
   <si>
     <t>9:43</t>
   </si>
   <si>
     <t>SEA 18</t>
   </si>