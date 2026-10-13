--- v6 (2026-08-14)
+++ v7 (2026-10-13)
@@ -320,93 +320,93 @@
   <si>
     <t>#79 Dennis King - RDE</t>
   </si>
   <si>
     <t>#63 Manuel Parker - RDE</t>
   </si>
   <si>
     <t>#50 Mark Walker - RDE</t>
   </si>
   <si>
     <t>#35 Sherman Tourville - CB</t>
   </si>
   <si>
     <t>#61 Dennis Schoenberg - DT</t>
   </si>
   <si>
     <t>#76 Robert McFarlin - DT</t>
   </si>
   <si>
     <t>#24 Jason Gibson - CB</t>
   </si>
   <si>
     <t>#58 Mark Wells - WLB</t>
   </si>
   <si>
-    <t>#3 Eddie Vallone - K</t>
+    <t>#9 Eddie Vallone - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 25 (15:00) 88-Jesse Lucius ran to TEN 26 for 1 yards. Tackle by 54-Maurice Maldonado.</t>
   </si>
   <si>
     <t>#8 Victor Thompson - QB</t>
   </si>
   <si>
     <t>#34 Brian Mendoza - FB</t>
   </si>
   <si>
     <t>#85 Jake Garay - TE</t>
   </si>
   <si>
     <t>#17 Dan Walker - WR</t>
   </si>
   <si>
     <t>#88 Michael Williams - WR</t>
   </si>
   <si>
     <t>#68 Travis Burke - LT</t>
   </si>
   <si>
     <t>#51 Michael Gardner - LG</t>
   </si>
   <si>
-    <t>#75 Clayton Andrews - C</t>
-[...2 lines deleted...]
-    <t>#78 Victor Shears - LG</t>
+    <t>#79 Clayton Andrews - C</t>
+  </si>
+  <si>
+    <t>#67 Victor Shears - LG</t>
   </si>
   <si>
     <t>#67 Claud Sanford - LG</t>
   </si>
   <si>
     <t>#77 Ronald Torres - LDE</t>
   </si>
   <si>
     <t>#92 Jeffery Parvin - DT</t>
   </si>
   <si>
     <t>#52 John Borders - DT</t>
   </si>
   <si>
     <t>#68 Michael Fryer - RDE</t>
   </si>
   <si>
     <t>#50 Michael Piccolo - SLB</t>
   </si>
   <si>
     <t>#54 Javier Schmidt - MLB</t>
   </si>
   <si>
     <t>#54 Maurice Maldonado - WLB</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>3-7-IND 9 (10:48) 20-Timothy Stevens ran for 9 yards. TOUCHDOWN! IND 0 TEN 6</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>IND 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:45) Extra point GOOD by 2-Warren Leming. IND 0 TEN 7</t>
   </si>
   <si>
-    <t>#10 Warren Leming - K</t>
+    <t>#2 Warren Leming - K</t>
   </si>
   <si>
     <t>#55 Kirk Murphy - WLB</t>
   </si>
   <si>
     <t>#64 Louis Diaz - DT</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>(10:45) 2-Warren Leming kicks 68 yards from TEN 35 to IND -3. 26-Robert Williams to IND 23 for 26 yards. Tackle by 35-Sherman Tourville.</t>
   </si>
   <si>
     <t>#26 Robert Williams - RB</t>
   </si>
   <si>
     <t>#97 Barry Minyard - MLB</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
     <t>IND 23</t>
   </si>
@@ -2272,52 +2272,52 @@
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>