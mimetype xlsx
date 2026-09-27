--- v4 (2026-08-24)
+++ v5 (2026-09-27)
@@ -305,54 +305,54 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-William Moorehead kicks 59 yards from LAA 35 to DEN 6. 36-Richard Bruns to DEN 27 for 22 yards. Tackle by 49-John McNeill.</t>
   </si>
   <si>
     <t>#36 Richard Bruns - FB</t>
   </si>
   <si>
     <t>#51 Paul Caruso - MLB</t>
   </si>
   <si>
     <t>#94 Stanley Hines - WLB</t>
   </si>
   <si>
     <t>#45 Teddy Stallings - FS</t>
   </si>
   <si>
     <t>#99 Juan Stokes - RDE</t>
   </si>
   <si>
     <t>#75 Joseph Miller - DT</t>
   </si>
   <si>
-    <t>#60 Scott Marchand - DT</t>
-[...2 lines deleted...]
-    <t>#52 Donald Bennett - WLB</t>
+    <t>#92 Scott Marchand - LDE</t>
+  </si>
+  <si>
+    <t>#99 Donald Bennett - WLB</t>
   </si>
   <si>
     <t>#42 George Bernstein - FS</t>
   </si>
   <si>
     <t>#21 Robert Wicks - SS</t>
   </si>
   <si>
     <t>#64 Antwan Cave - RDE</t>
   </si>
   <si>
     <t>#3 William Moorehead - K</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>DEN 27</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
@@ -404,51 +404,51 @@
   <si>
     <t>#99 Taylor Thompson - RDE</t>
   </si>
   <si>
     <t>#96 Hugh Cobbs - SLB</t>
   </si>
   <si>
     <t>#58 Charlie McGee - MLB</t>
   </si>
   <si>
     <t>#96 Johnny Roberts - WLB</t>
   </si>
   <si>
     <t>#49 John McNeill - CB</t>
   </si>
   <si>
     <t>#30 Harry Hernandez - CB</t>
   </si>
   <si>
     <t>#26 Bobby Jones - CB</t>
   </si>
   <si>
     <t>#91 Kenneth Werner - WLB</t>
   </si>
   <si>
-    <t>#48 Terry Sanders - SS</t>
+    <t>#44 Terry Sanders - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>DEN 33</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-4-DEN 33 (14:16) 46-Donald McCaw ran to DEN 38 for 5 yards. Tackle by 91-Charlie McGee.</t>
   </si>
   <si>
     <t>#65 Nicholas Schmidt - DT</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>DEN 38</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>#25 John Beauregard - WR</t>
   </si>
   <si>
     <t>#17 Quincy Castro - WR</t>
   </si>
   <si>
     <t>#67 George Campbell - LT</t>
   </si>
   <si>
     <t>#67 David Mitchell - LG</t>
   </si>
   <si>
     <t>#75 Gary Conway - C</t>
   </si>
   <si>
     <t>#62 Michael Marston - RG</t>
   </si>
   <si>
     <t>#70 Randy Poppe - RT</t>
   </si>
   <si>
     <t>#74 Nathaniel Conway - DT</t>
   </si>
   <si>
-    <t>#43 Pedro Baines - CB</t>
+    <t>#27 Pedro Baines - CB</t>
   </si>
   <si>
     <t>#31 Garth Miller - CB</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>LAA 15</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>2-5-LAA 15 (8:48) 46-Jean Nolan ran to LAA 16 for 1 yards. Tackle by 55-Scott Marchand.</t>
   </si>
   <si>
     <t>#43 Aurelio Washington - FB</t>
   </si>
   <si>
     <t>#76 Horace Farley - RDE</t>
   </si>
@@ -2238,77 +2238,77 @@
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>