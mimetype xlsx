--- v5 (2026-09-27)
+++ v6 (2026-10-23)
@@ -1079,51 +1079,51 @@
   <si>
     <t>4:40</t>
   </si>
   <si>
     <t>LAA 4</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>3-3-LAA 4 (4:39) 34-Richard Sandefur ran to LAA 2 for 2 yards. Tackle by 96-Johnny Roberts.</t>
   </si>
   <si>
     <t>3:57</t>
   </si>
   <si>
     <t>LAA 2</t>
   </si>
   <si>
     <t>4-1-LAA 2 (3:56) 2-Johnny Melendez 20 yard field goal is GOOD. LAA 7 DEN 3</t>
   </si>
   <si>
     <t>#2 Johnny Melendez - K</t>
   </si>
   <si>
-    <t>#60 Edwin Vergara - DT</t>
+    <t>#92 Edwin Vergara - DT</t>
   </si>
   <si>
     <t>#72 Karl Hendon - DT</t>
   </si>
   <si>
     <t>3:53</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>(3:54) 2-Johnny Melendez kicks 74 yards from DEN 35 to LAA -9. Touchback.</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>1-10-LAA 25 (3:54) 46-Jean Nolan ran to LAA 25 for a short loss. Tackle by 42-George Bernstein.</t>
   </si>
   <si>
     <t>3:22</t>
   </si>
   <si>
     <t>2-10-LAA 25 (3:21) 9-Justin Johnson pass complete to 87-Quincy Castro to LAA 31 for 6 yards. Tackle by 98-Stanley Hines. 87-Quincy Castro did some fancy footwork there.</t>
   </si>