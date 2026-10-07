--- v7 (2026-08-08)
+++ v8 (2026-10-07)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-James Glasgow kicks 74 yards from NED 35 to ATL -9. Touchback.</t>
   </si>
   <si>
     <t>#83 Wendell Massie - WR</t>
   </si>
   <si>
     <t>#97 Willie Grube - LDE</t>
   </si>
   <si>
     <t>#41 Minh Garduno - CB</t>
   </si>
   <si>
     <t>#96 Mathew Meekins - DT</t>
   </si>
   <si>
     <t>#97 Gabriel Tew - WLB</t>
   </si>
   <si>
-    <t>#56 David Frazier - DT</t>
+    <t>#73 David Frazier - DT</t>
   </si>
   <si>
     <t>#92 Cyrus Johnson - WLB</t>
   </si>
   <si>
     <t>#22 Matthew Sell - CB</t>
   </si>
   <si>
     <t>#51 Edward Long - WLB</t>
   </si>
   <si>
     <t>#42 Howard Franklin - CB</t>
   </si>
   <si>
     <t>#58 Christopher Astudillo - CB</t>
   </si>
   <si>
     <t>#1 James Glasgow - K</t>
   </si>
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>NED 46</t>
   </si>
   <si>
     <t>Weak I Normal Fullback Counter Weak</t>
   </si>
   <si>
     <t>3-5-NED 46 (11:03) 35-Jose Irving ran to NED 42 for 4 yards. Tackle by 98-Dana Johnston.</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>NED 42</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-NED 42 (10:29) 8-Leonard Nguyen punts 45 yards to NED -4.4-1-NED 42 (10:29) 8-Leonard Nguyen punts 45 yards to NED -4. Touchback.</t>
   </si>
   <si>
-    <t>#15 Leonard Nguyen - P</t>
+    <t>#4 Leonard Nguyen - P</t>
   </si>
   <si>
     <t>#52 Ernie Farthing - LG</t>
   </si>
   <si>
     <t>#82 Harry Min - WR</t>
   </si>
   <si>
     <t>#55 Ronald Alvarado - MLB</t>
   </si>
   <si>
     <t>#64 Lawrence Gibbons - C</t>
   </si>
   <si>
     <t>#69 Frank Longoria - DT</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>NED 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
@@ -569,51 +569,51 @@
   <si>
     <t>#15 Donald Graham - QB</t>
   </si>
   <si>
     <t>#29 Joseph Tye - RB</t>
   </si>
   <si>
     <t>#86 Mike Brooks - TE</t>
   </si>
   <si>
     <t>#13 William Ricks - WR</t>
   </si>
   <si>
     <t>#14 Brian Becker - WR</t>
   </si>
   <si>
     <t>#83 Larry Chang - WR</t>
   </si>
   <si>
     <t>#75 David Bonilla - LT</t>
   </si>
   <si>
     <t>#58 James Meraz - LG</t>
   </si>
   <si>
-    <t>#62 Martin Lane - C</t>
+    <t>#70 Martin Lane - C</t>
   </si>
   <si>
     <t>#70 Jason McDaniel - RG</t>
   </si>
   <si>
     <t>#54 Cleveland Waldon - RT</t>
   </si>
   <si>
     <t>#62 Bobby Aguilera - DT</t>
   </si>
   <si>
     <t>#63 Richard Little - RDE</t>
   </si>
   <si>
     <t>#37 Robert Kells - FS</t>
   </si>
   <si>
     <t>9:44</t>
   </si>
   <si>
     <t>NED 21</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
@@ -635,54 +635,54 @@
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>3-10-NED 20 (9:02) 19-Donald Graham pass complete to 13-William Ricks to NED 22 for 2 yards. Tackle by 58-Christopher Astudillo. 58-Christopher Astudillo got away with a hold on that play.</t>
   </si>
   <si>
     <t>#43 Edward Coffman - CB</t>
   </si>
   <si>
     <t>8:23</t>
   </si>
   <si>
     <t>NED 22</t>
   </si>
   <si>
     <t>4-8-NED 22 (8:22) 3-Jeffery Pope punts 44 yards to ATL 34. Fair Catch by 83-Wendell Massie.</t>
   </si>
   <si>
     <t>#4 Jeffery Pope - P</t>
   </si>
   <si>
     <t>#74 Jimmy Mercer - C</t>
   </si>
   <si>
-    <t>#67 Raul Coniglio - C</t>
-[...2 lines deleted...]
-    <t>#72 Wayne Tanner - LG</t>
+    <t>#69 Raul Coniglio - RG</t>
+  </si>
+  <si>
+    <t>#62 Wayne Tanner - LG</t>
   </si>
   <si>
     <t>#99 Christopher Jones - LDE</t>
   </si>
   <si>
     <t>8:14</t>
   </si>
   <si>
     <t>ATL 34</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-ATL 34 (8:15) 7-Todd Hester pass incomplete, intended for 83-Wendell Massie.</t>
   </si>
   <si>
     <t>8:11</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>3-10-ATL 34 (8:08) 3-Charles Lozoya ran to ATL 34 for a short loss. Tackle by 97-Paul Murphy.</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>4-10-ATL 34 (7:30) 8-Leonard Nguyen punts 49 yards to NED 18. 82-Harry Min to NED 19 for 1 yards. Tackle by 64-David Frazier.</t>
   </si>
   <si>
     <t>7:21</t>
   </si>
   <si>
     <t>NED 19</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NED 19 (7:22) 29-Joseph Tye ran to NED 18 for -1 yards. Tackle by 52-Edward Long. ATL 51-Richard Little was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#42 Robert Maddocks - RB</t>
+    <t>#34 Robert Maddocks - RB</t>
   </si>
   <si>
     <t>#83 Sherman Beals - TE</t>
   </si>
   <si>
     <t>#90 Scott Brown - RDE</t>
   </si>
   <si>
     <t>6:44</t>
   </si>
   <si>
     <t>NED 18</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-11-NED 18 (6:43) 19-Donald Graham pass Pass knocked down by 52-Edward Long. incomplete, intended for 32-Michael Washington.</t>
   </si>
   <si>
     <t>6:37</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
@@ -2300,51 +2300,51 @@
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="326.635" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>