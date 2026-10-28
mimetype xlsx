--- v4 (2026-08-29)
+++ v5 (2026-10-28)
@@ -314,51 +314,51 @@
   <si>
     <t>#24 Ronald Renfrow - WLB</t>
   </si>
   <si>
     <t>#90 Julius Gillingham - DT</t>
   </si>
   <si>
     <t>#54 Bertram Blevins - MLB</t>
   </si>
   <si>
     <t>#40 Bryan Brown - SS</t>
   </si>
   <si>
     <t>#34 Peter Hail - CB</t>
   </si>
   <si>
     <t>#52 Keith Williams - LDE</t>
   </si>
   <si>
     <t>#67 Chris Crane - RDE</t>
   </si>
   <si>
     <t>#36 Joseph Wolf - CB</t>
   </si>
   <si>
-    <t>#66 Timothy Wall - SLB</t>
+    <t>#98 Timothy Wall - SLB</t>
   </si>
   <si>
     <t>#27 Luis Pearson - CB</t>
   </si>
   <si>
     <t>#5 Douglas King - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 25</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-NOS 25 (15:00) 2-Scott Hennigan pass Pass knocked down by 55-William Jones. incomplete, intended for 18-Gerard Gossett.</t>
   </si>
   <si>
     <t>#11 Scott Hennigan - QB</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>#44 James Grant - CB</t>
   </si>
   <si>
     <t>#29 Patrick Baker - CB</t>
   </si>
   <si>
     <t>#28 Michael Pryor - SS</t>
   </si>
   <si>
     <t>#24 Chong Barrow - SS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-NOS 25 (14:57) 43-Alfredo Green ran to NOS 32 for 7 yards. Tackle by 24-Chong Barrow.</t>
   </si>
   <si>
-    <t>#90 Joseph Hernandez - LDE</t>
+    <t>#60 Joseph Hernandez - LDE</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>NOS 32</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-3-NOS 32 (14:18) 43-Alfredo Green ran to NOS 34 for 2 yards. Tackle by 50-Samuel Johnson.</t>
   </si>
   <si>
     <t>#1 Mark Vaughn - TE</t>
   </si>
   <si>
     <t>#56 Julio Ammons - MLB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>2-12-TBY 36 (12:53) 2-Scott Hennigan pass complete to 14-Mark Ortega to TBY 6 for 30 yards. Tackle by 57-Austin Prentice. PENALTY - Pass Interference (TBY 94-Danny Parks) (Declined)</t>
   </si>
   <si>
     <t>#30 Danny Martinez - FB</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>TBY 6</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-6-TBY 6 (12:48) 30-Danny Martinez ran for 6 yards. TOUCHDOWN! TBY 0 NOS 6</t>
   </si>
   <si>
-    <t>#73 Alfonso Pinheiro - LG</t>
+    <t>#74 Alfonso Pinheiro - LG</t>
   </si>
   <si>
     <t>#70 James Harris - C</t>
   </si>
   <si>
     <t>#58 John Jones - RT</t>
   </si>
   <si>
     <t>#58 Andre Wooldridge - LDE</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>TBY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:43) Extra point GOOD by 7-Thomas Hernandez. TBY 0 NOS 7</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>#75 Lee Acosta - RDE</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>(12:43) 7-Thomas Hernandez kicks 74 yards from NOS 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 25 (12:43) 10-Derick Mullins pass complete to 88-Lynn Martinez to TBY 28 for 3 yards. Tackle by 97-Robert Lott.</t>
   </si>
   <si>
     <t>#44 Christopher Hammond - FB</t>
   </si>
   <si>
-    <t>#85 Kevin Lovejoy - TE</t>
+    <t>#81 Kevin Lovejoy - TE</t>
   </si>
   <si>
     <t>#78 Eric Holman - DT</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>TBY 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-7-TBY 28 (12:08) 10-Derick Mullins pass complete to 23-Earl Shriver to TBY 36 for 8 yards. Tackle by 27-Luis Pearson.</t>
   </si>
   <si>
     <t>#54 Hiram Wagner - SLB</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
@@ -1145,51 +1145,51 @@
   <si>
     <t>3-11-TBY 24 (6:52) 10-Derick Mullins pass complete to 44-Christopher Hammond to TBY 35 for 12 yards. Tackle by 57-Michael Murdoch. PENALTY - Pass Interference (NOS 94-Hiram Wagner) (Declined)</t>
   </si>
   <si>
     <t>6:47</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>1-10-TBY 35 (6:48) 10-Derick Mullins pass incomplete, intended for 88-Lynn Martinez.</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-TBY 35 (6:44) 33-James Erskine ran to TBY 33 for -2 yards. Tackle by 24-Ronald Renfrow.</t>
   </si>
   <si>
     <t>#14 Vance Witt - WR</t>
   </si>
   <si>
-    <t>#81 Robert Nix - WR</t>
+    <t>#17 Robert Nix - WR</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>TBY 33</t>
   </si>
   <si>
     <t>3-12-TBY 33 (6:08) 10-Derick Mullins sacked at TBY 23 for -10 yards (63-John Braud). Sack allowed by 60-Paul Norris.</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>4-22-TBY 23 (5:34) 9-Ron Johnson punts 46 yards to NOS 30. Fair Catch by 14-Mark Ortega.</t>
   </si>
   <si>
     <t>5:26</t>
   </si>
   <si>
     <t>NOS 30</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>