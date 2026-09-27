--- v5 (2026-08-11)
+++ v6 (2026-09-27)
@@ -368,51 +368,51 @@
   <si>
     <t>#88 Kenneth Clabaugh - TE</t>
   </si>
   <si>
     <t>#12 Robert Krahn - WR</t>
   </si>
   <si>
     <t>#82 Donald Leroy - WR</t>
   </si>
   <si>
     <t>#64 George Smith - RT</t>
   </si>
   <si>
     <t>#59 Gary King - LG</t>
   </si>
   <si>
     <t>#57 Terry Parker - C</t>
   </si>
   <si>
     <t>#67 Leonard Andrews - RG</t>
   </si>
   <si>
     <t>#67 Carter Hanson - LG</t>
   </si>
   <si>
-    <t>#94 Maurice Smith - LDE</t>
+    <t>#94 Maurice Smith - RDE</t>
   </si>
   <si>
     <t>#95 Fred Teague - DT</t>
   </si>
   <si>
     <t>#62 Justin McCoy - DT</t>
   </si>
   <si>
     <t>#60 Alan Stephens - RDE</t>
   </si>
   <si>
     <t>#41 Frank Vos - SS</t>
   </si>
   <si>
     <t>#59 Thomas Cooper - MLB</t>
   </si>
   <si>
     <t>#51 Scott McNamara - WLB</t>
   </si>
   <si>
     <t>#21 Benny Garcia - CB</t>
   </si>
   <si>
     <t>#46 Barrett Wright - CB</t>
   </si>