--- v6 (2026-09-27)
+++ v7 (2026-10-25)
@@ -296,51 +296,51 @@
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Michael Jacobs kicks 75 yards from OAK 35 to MIA -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Richard Miller - WR</t>
   </si>
   <si>
     <t>#23 Jeremy Curtis - CB</t>
   </si>
   <si>
     <t>#97 James Brown - SLB</t>
   </si>
   <si>
-    <t>#92 Joe Lacross - MLB</t>
+    <t>#52 Joe Lacross - MLB</t>
   </si>
   <si>
     <t>#59 Harold Rider - RDE</t>
   </si>
   <si>
     <t>#21 Louis Ross - CB</t>
   </si>
   <si>
     <t>#99 Herbert Cambell - FS</t>
   </si>
   <si>
     <t>#50 Eduardo Bivens - WLB</t>
   </si>
   <si>
     <t>#41 Randy Clyburn - FS</t>
   </si>
   <si>
     <t>#31 Thomas Fernandez - SS</t>
   </si>
   <si>
     <t>#43 Chance Cortez - CB</t>
   </si>
   <si>
     <t>#3 Michael Jacobs - K</t>
   </si>
@@ -368,51 +368,51 @@
   <si>
     <t>#88 Kenneth Clabaugh - TE</t>
   </si>
   <si>
     <t>#12 Robert Krahn - WR</t>
   </si>
   <si>
     <t>#82 Donald Leroy - WR</t>
   </si>
   <si>
     <t>#64 George Smith - RT</t>
   </si>
   <si>
     <t>#59 Gary King - LG</t>
   </si>
   <si>
     <t>#57 Terry Parker - C</t>
   </si>
   <si>
     <t>#67 Leonard Andrews - RG</t>
   </si>
   <si>
     <t>#67 Carter Hanson - LG</t>
   </si>
   <si>
-    <t>#94 Maurice Smith - RDE</t>
+    <t>#94 Maurice Smith - LDE</t>
   </si>
   <si>
     <t>#95 Fred Teague - DT</t>
   </si>
   <si>
     <t>#62 Justin McCoy - DT</t>
   </si>
   <si>
     <t>#60 Alan Stephens - RDE</t>
   </si>
   <si>
     <t>#41 Frank Vos - SS</t>
   </si>
   <si>
     <t>#59 Thomas Cooper - MLB</t>
   </si>
   <si>
     <t>#51 Scott McNamara - WLB</t>
   </si>
   <si>
     <t>#21 Benny Garcia - CB</t>
   </si>
   <si>
     <t>#46 Barrett Wright - CB</t>
   </si>