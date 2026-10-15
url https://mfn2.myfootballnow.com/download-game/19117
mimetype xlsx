--- v4 (2026-08-16)
+++ v5 (2026-10-15)
@@ -530,51 +530,51 @@
   <si>
     <t>#26 David Rodriguez - RB</t>
   </si>
   <si>
     <t>#82 Anthony Fuentes - TE</t>
   </si>
   <si>
     <t>#35 Lonnie Ware - FB</t>
   </si>
   <si>
     <t>#84 Andrew Thibodeaux - WR</t>
   </si>
   <si>
     <t>#81 George Gengler - TE</t>
   </si>
   <si>
     <t>#73 Moses Brady - LT</t>
   </si>
   <si>
     <t>#67 Hector Collier - LG</t>
   </si>
   <si>
     <t>#55 Randy Lemus - C</t>
   </si>
   <si>
-    <t>#57 Charles McIntosh - RG</t>
+    <t>#67 Charles McIntosh - RG</t>
   </si>
   <si>
     <t>#53 Francisco Stacey - RT</t>
   </si>
   <si>
     <t>#94 Devin Lee - RDE</t>
   </si>
   <si>
     <t>#53 George Montes - MLB</t>
   </si>
   <si>
     <t>#73 Ricky Theus - RDE</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>MIN 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>2-9-MIN 44 (11:25) 26-David Rodriguez ran to MIN 50 for 6 yards. Tackle by 91-Ricky Theus.</t>
   </si>
@@ -869,96 +869,96 @@
   <si>
     <t>2-7-MIN 50 (1:51) 19-Joe Anders pass complete to 86-Colin Asberry to MIN 44 for 6 yards. Tackle by 92-Raul Ellis. MIN 74-Gary Huggins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#17 Oscar Bower - WR</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
     <t>3-1-MIN 44 (1:13) 47-John Davis ran to MIN 39 for 5 yards. Tackle by 50-Joe Harris. DET 52-Albert Stone was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#54 Lloyd Weist - WLB</t>
   </si>
   <si>
     <t>0:31</t>
   </si>
   <si>
     <t>MIN 39</t>
   </si>
   <si>
     <t>1-10-MIN 39 (0:30) 26-Richard Cloud ran to MIN 37 for 2 yards. Tackle by 56-Robert Walker.</t>
   </si>
   <si>
-    <t>#75 Chad Perri - C</t>
+    <t>#75 Chad Perri - LG</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>MIN 37</t>
   </si>
   <si>
     <t>2-8-MIN 37 (15:00) 19-Joe Anders pass Pass knocked down by 36-Anthony Graves. incomplete, intended for 84-Albert Nelson. 36-Anthony Graves got away with a hold on that play.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>3-8-MIN 37 (14:57) 47-John Davis ran to MIN 34 for 3 yards. Tackle by 32-Williams Gregor.</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>MIN 34</t>
   </si>
   <si>
     <t>4-5-MIN 34 (14:12) 3-Joshua Connery 51 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#83 Michael Locklear - TE</t>
   </si>
   <si>
-    <t>#3 Joshua Connery - K</t>
+    <t>#17 Joshua Connery - K</t>
   </si>
   <si>
     <t>#77 Garth Walburn - LT</t>
   </si>
   <si>
     <t>#58 Marc Gallant - RG</t>
   </si>
   <si>
     <t>#76 Ricky Baker - RG</t>
   </si>
   <si>
-    <t>#96 Christopher Hogan - MLB</t>
+    <t>#98 Christopher Hogan - MLB</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>MIN 41</t>
   </si>
   <si>
     <t>1-10-MIN 41 (14:08) 26-David Rodriguez ran to MIN 43 for 2 yards. Tackle by 57-Stan Caddy. 84-Andrew Thibodeaux totally missed that block.</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>MIN 43</t>
   </si>
   <si>
     <t>2-8-MIN 43 (13:28) 18-Gustavo Poole pass incomplete, intended for 17-Timothy James. Pressure by 94-Devin Lee.</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
@@ -1241,51 +1241,51 @@
   <si>
     <t>3-8-MIN 23 (1:26) 19-Joe Anders pass Pass knocked down by 59-Steve Vincent. incomplete, intended for 26-Richard Cloud.</t>
   </si>
   <si>
     <t>1:22</t>
   </si>
   <si>
     <t>4-8-MIN 23 (1:23) 3-Joshua Connery 40 yard field goal is GOOD. MIN 13 DET 3</t>
   </si>
   <si>
     <t>1:18</t>
   </si>
   <si>
     <t>(1:19) 3-Joshua Connery kicks 62 yards from DET 35 to MIN 3. 30-Jason Weber to MIN 36 for 33 yards. Tackle by 38-Jean Seifert.</t>
   </si>
   <si>
     <t>1:12</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-MIN 36 (1:13) 18-Gustavo Poole pass complete to 13-Walter Pipkins to MIN 40 for 5 yards. Tackle by 22-Robert Firestone. 13-Walter Pipkins made a great move on the CB.</t>
   </si>
   <si>
-    <t>#59 Jose Fitzpatrick - MLB</t>
+    <t>#52 Jose Fitzpatrick - MLB</t>
   </si>
   <si>
     <t>1:10</t>
   </si>
   <si>
     <t>Timeout MIN</t>
   </si>
   <si>
     <t>1:07</t>
   </si>
   <si>
     <t>2-5-MIN 40 (1:08) 18-Gustavo Poole pass complete to 35-Lonnie Ware to MIN 46 for 6 yards. Tackle by 54-George Montes.</t>
   </si>
   <si>
     <t>1:04</t>
   </si>
   <si>
     <t>1:02</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 46 (1:03) 18-Gustavo Poole pass complete to 13-Walter Pipkins to MIN 47 for 1 yards. Tackle by 91-Ricky Theus. 13-Walter Pipkins made a great move on the CB. MIN 73-Moses Brady was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -2299,52 +2299,52 @@
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>