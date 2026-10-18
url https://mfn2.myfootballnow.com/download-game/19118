--- v8 (2026-08-29)
+++ v9 (2026-10-18)
@@ -314,117 +314,117 @@
   <si>
     <t>#34 Drew James - CB</t>
   </si>
   <si>
     <t>#21 John Camacho - FS</t>
   </si>
   <si>
     <t>#53 Christopher Fajardo - SLB</t>
   </si>
   <si>
     <t>#56 Robert Henry - SLB</t>
   </si>
   <si>
     <t>#78 James Kirkland - LDE</t>
   </si>
   <si>
     <t>#95 Douglas Butters - DT</t>
   </si>
   <si>
     <t>#90 Joseph Sousa - MLB</t>
   </si>
   <si>
     <t>#77 Ray Crawford - LDE</t>
   </si>
   <si>
-    <t>#55 Charles Johnson - SLB</t>
+    <t>#47 Charles Johnson - SLB</t>
   </si>
   <si>
     <t>#60 Edgar Lunt - DT</t>
   </si>
   <si>
     <t>#10 Allan Engebretson - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-CHI 25 (15:00) 27-Garfield Cole ran to CHI 27 for 2 yards. Tackle by 72-Michael Staton.</t>
   </si>
   <si>
-    <t>#9 Michael Jones - QB</t>
+    <t>#12 Michael Jones - QB</t>
   </si>
   <si>
     <t>#27 Michael Alonso - RB</t>
   </si>
   <si>
     <t>#22 Steven Edwards - FB</t>
   </si>
   <si>
     <t>#89 Jon Leff - TE</t>
   </si>
   <si>
     <t>#88 Robert Smith - TE</t>
   </si>
   <si>
     <t>#77 Ted Marini - RT</t>
   </si>
   <si>
     <t>#61 Jessie Arnold - LG</t>
   </si>
   <si>
     <t>#68 Steven Mullins - C</t>
   </si>
   <si>
     <t>#70 Jay Neal - RG</t>
   </si>
   <si>
     <t>#55 Brian Henderson - RT</t>
   </si>
   <si>
     <t>#72 Michael Staton - LDE</t>
   </si>
   <si>
     <t>#99 Willie Smith - DT</t>
   </si>
   <si>
     <t>#73 Sean Corrigan - DT</t>
   </si>
   <si>
     <t>#60 Roosevelt Murphy - DT</t>
   </si>
   <si>
-    <t>#95 Willie Ortega - RDE</t>
+    <t>#58 Willie Ortega - SLB</t>
   </si>
   <si>
     <t>#55 Rodney Lacroix - SLB</t>
   </si>
   <si>
     <t>#52 Oscar Valez - MLB</t>
   </si>
   <si>
     <t>#53 Damian Johns - WLB</t>
   </si>
   <si>
     <t>#21 Rigoberto Saldana - CB</t>
   </si>
   <si>
     <t>#42 Keith Hernandez - CB</t>
   </si>
   <si>
     <t>#20 Cole Henry - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>CHI 27</t>
   </si>
@@ -539,51 +539,51 @@
   <si>
     <t>#79 John Boyer - LT</t>
   </si>
   <si>
     <t>#60 Peter Easley - LG</t>
   </si>
   <si>
     <t>#64 Stephen Duty - C</t>
   </si>
   <si>
     <t>#66 Wesley Johnson - RG</t>
   </si>
   <si>
     <t>#67 Julian Strecker - RT</t>
   </si>
   <si>
     <t>#69 Stewart Winkler - DT</t>
   </si>
   <si>
     <t>#95 Michael Ochoa - DT</t>
   </si>
   <si>
     <t>#95 William Bruns - MLB</t>
   </si>
   <si>
-    <t>#27 Arthur Laprade - CB</t>
+    <t>#25 Arthur Laprade - CB</t>
   </si>
   <si>
     <t>#42 Louis Burrows - CB</t>
   </si>
   <si>
     <t>#39 Randy McBee - SS</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>GBY 44</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-9-GBY 44 (12:46) 12-Zachary Himes pass complete to 40-Jamaal Pate to CHI 41 for 15 yards. Great move by 40-Jamaal Pate to get free of his coverage.</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>CHI 41</t>
   </si>
@@ -1154,51 +1154,51 @@
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>3-13-GBY 22 (4:58) 12-Zachary Himes pass complete to 80-Charles Kwong to GBY 35 for 14 yards. Tackle by 2-Randy McBee.</t>
   </si>
   <si>
     <t>4:21</t>
   </si>
   <si>
     <t>1-10-GBY 35 (4:20) 12-Zachary Himes pass Pass knocked down by 90-Joseph Sousa. incomplete, intended for 89-Thomas Shaw.</t>
   </si>
   <si>
     <t>4:13</t>
   </si>
   <si>
     <t>2-10-GBY 35 (4:14) 12-Zachary Himes ran to GBY 44 for 8 yards. 12-Zachary Himes slides to avoid being hit.</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>3-2-GBY 44 (3:30) 31-Larry Burdett ran to CHI 49 for 7 yards. Tackle by 21-John Camacho.</t>
   </si>
   <si>
-    <t>#91 Donald Jaimes - WLB</t>
+    <t>#93 Donald Jaimes - WLB</t>
   </si>
   <si>
     <t>2:57</t>
   </si>
   <si>
     <t>CHI 49</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>1-10-CHI 49 (2:56) 12-Zachary Himes pass incomplete, dropped by 31-Larry Burdett.</t>
   </si>
   <si>
     <t>2:50</t>
   </si>
   <si>
     <t>2-10-CHI 49 (2:51) 38-Glen Kleiman ran to CHI 47 for 2 yards. Tackle by 60-Edgar Lunt.</t>
   </si>
   <si>
     <t>2:10</t>
   </si>
   <si>
     <t>CHI 47</t>
   </si>