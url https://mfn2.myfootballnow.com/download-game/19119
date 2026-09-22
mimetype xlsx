--- v5 (2026-08-30)
+++ v6 (2026-09-22)
@@ -641,54 +641,54 @@
   <si>
     <t>#62 Steven Brown - C</t>
   </si>
   <si>
     <t>#60 Peter Cox - RG</t>
   </si>
   <si>
     <t>#76 Harry Nagle - RT</t>
   </si>
   <si>
     <t>#91 Joe Sankey - LDE</t>
   </si>
   <si>
     <t>#61 Andre Zamora - DT</t>
   </si>
   <si>
     <t>#57 Michael Lazo - DT</t>
   </si>
   <si>
     <t>#92 Jerald Johnson - RDE</t>
   </si>
   <si>
     <t>#99 Arnulfo Jowett - SLB</t>
   </si>
   <si>
-    <t>#59 Marvin Nichols - MLB</t>
-[...2 lines deleted...]
-    <t>#41 John Woodman - SS</t>
+    <t>#46 Marvin Nichols - LDE</t>
+  </si>
+  <si>
+    <t>#27 John Woodman - SS</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>NYA 20</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-11-NYA 20 (7:59) 7-Allen Roof pass complete to 44-Edwin Perkins to NYA 29 for 9 yards. 44-Edwin Perkins FUMBLES (59-Jeffrey Gwin) recovered by NYA-18-James Kendrick at NYA 32. Tackle by 62-Alan Johnson.</t>
   </si>
   <si>
     <t>#81 James Kendrick - WR</t>
   </si>
   <si>
     <t>#85 Donald Mendez - WR</t>
   </si>
   <si>
     <t>#52 Marco Griffin - RG</t>
   </si>