--- v6 (2026-09-22)
+++ v7 (2026-10-29)
@@ -389,51 +389,51 @@
   <si>
     <t>#67 Guillermo Lepley - LT</t>
   </si>
   <si>
     <t>#66 Justin Pitt - LDE</t>
   </si>
   <si>
     <t>#99 Cedric Ott - DT</t>
   </si>
   <si>
     <t>#97 Dean McCutchen - RDE</t>
   </si>
   <si>
     <t>#58 Albert Pak - SLB</t>
   </si>
   <si>
     <t>#56 Nicholas Hall - MLB</t>
   </si>
   <si>
     <t>#96 James Gray - SLB</t>
   </si>
   <si>
     <t>#39 Max Garcia - CB</t>
   </si>
   <si>
-    <t>#58 Eric Stoll - LDE</t>
+    <t>#69 Eric Stoll - LDE</t>
   </si>
   <si>
     <t>#4 Travis Thompson - SS</t>
   </si>
   <si>
     <t>#22 Rolando Donaldson - SS</t>
   </si>
   <si>
     <t>#49 Rodger Stinson - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>CAR 23</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>2-12-CAR 23 (14:16) 12-Alex Robison pass complete to 10-John Dellinger to CAR 26 for 3 yards. Tackle by 20-Max Garcia. CAR 52-Guillermo Lepley was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-NYA 27 (8:48) 3-Steven Keller 44 yard field goal is GOOD. CAR 3 NYA 0</t>
   </si>
   <si>
     <t>#3 Steven Keller - K</t>
   </si>
   <si>
     <t>#67 Ryan Seavey - LG</t>
   </si>
   <si>
     <t>#61 John Mayer - RG</t>
   </si>
   <si>
     <t>#53 Rodney Lee - WLB</t>
   </si>
   <si>
     <t>#51 Anthony Steele - MLB</t>
   </si>
   <si>
-    <t>#91 Brandon Gonzalez - MLB</t>
+    <t>#90 Brandon Gonzalez - MLB</t>
   </si>
   <si>
     <t>8:44</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(8:45) 3-Steven Keller kicks 67 yards from CAR 35 to NYA -2. 28-Mark Fulkerson to NYA 21 for 24 yards. Tackle by 44-Luis Carter.</t>
   </si>
   <si>
     <t>#28 Mark Fulkerson - RB</t>
   </si>
   <si>
     <t>#71 William Ocallaghan - DT</t>
   </si>
   <si>
     <t>#84 Timothy Teeter - WR</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
     <t>NYA 21</t>
   </si>
@@ -671,51 +671,51 @@
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>NYA 20</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-11-NYA 20 (7:59) 7-Allen Roof pass complete to 44-Edwin Perkins to NYA 29 for 9 yards. 44-Edwin Perkins FUMBLES (59-Jeffrey Gwin) recovered by NYA-18-James Kendrick at NYA 32. Tackle by 62-Alan Johnson.</t>
   </si>
   <si>
     <t>#81 James Kendrick - WR</t>
   </si>
   <si>
     <t>#85 Donald Mendez - WR</t>
   </si>
   <si>
     <t>#52 Marco Griffin - RG</t>
   </si>
   <si>
-    <t>#40 Paul Thompson - FS</t>
+    <t>#46 Paul Thompson - FS</t>
   </si>
   <si>
     <t>7:13</t>
   </si>
   <si>
     <t>NYA 32</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-NYA 32 (7:12) 7-Allen Roof pass complete to 85-Donald Mendez to NYA 39 for 7 yards. Tackle by 47-Carlos Fox.</t>
   </si>
   <si>
     <t>#16 George Dejesus - WR</t>
   </si>
   <si>
     <t>6:31</t>
   </si>
   <si>
     <t>NYA 39</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>