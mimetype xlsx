--- v5 (2026-08-12)
+++ v6 (2026-10-11)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 3-Bruce Spencer kicks 71 yards from KCY 35 to BUF -6. 35-Diego Walker to BUF 19 for 25 yards. Tackle by 21-Andre Baer.</t>
   </si>
   <si>
     <t>#35 Diego Walker - RB</t>
   </si>
   <si>
     <t>#51 Edmond Johnson - MLB</t>
   </si>
   <si>
     <t>#92 Angel Bailey - RDE</t>
   </si>
   <si>
     <t>#56 Wilmer Creech - WLB</t>
   </si>
   <si>
     <t>#57 Joseph Howard - SLB</t>
   </si>
   <si>
     <t>#94 Walter Smith - LDE</t>
   </si>
   <si>
     <t>#71 Troy Foti - DT</t>
   </si>
   <si>
-    <t>#52 Robert Forbes - DT</t>
+    <t>#72 Robert Forbes - DT</t>
   </si>
   <si>
     <t>#99 William Leadbetter - SLB</t>
   </si>
   <si>
     <t>#34 John Turner - CB</t>
   </si>
   <si>
     <t>#79 Henry Kaminski - DT</t>
   </si>
   <si>
     <t>#3 Bruce Spencer - K</t>
   </si>
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>BUF 19</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
@@ -425,51 +425,51 @@
   <si>
     <t>#38 Randell Bryan - SS</t>
   </si>
   <si>
     <t>#39 Joseph Wallace - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>BUF 31</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-BUF 31 (14:15) 16-John Officer pass complete to 86-Steve Eagle to BUF 41 for 10 yards. Tackle by 52-Clarence Steward.</t>
   </si>
   <si>
     <t>#89 Raul Andrews - TE</t>
   </si>
   <si>
-    <t>#83 Steve Eagle - TE</t>
+    <t>#80 Steve Eagle - TE</t>
   </si>
   <si>
     <t>#60 Jose Woodard - LDE</t>
   </si>
   <si>
     <t>#98 Margarito Mattison - SLB</t>
   </si>
   <si>
     <t>#53 Clarence Steward - WLB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>BUF 41</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BUF 41 (13:39) 16-John Officer pass complete to 35-Diego Walker for 59 yards. TOUCHDOWN! BUF 6 KCY 0</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>#13 Bradford Medina - WR</t>
   </si>
   <si>
     <t>#58 Gustavo Taylor - LT</t>
   </si>
   <si>
     <t>#63 Jody McCaleb - LG</t>
   </si>
   <si>
     <t>#59 Jamaal Nimmo - C</t>
   </si>
   <si>
     <t>#71 Mack Lowry - C</t>
   </si>
   <si>
     <t>#69 Kurt Green - RT</t>
   </si>
   <si>
     <t>#97 Michael McClain - MLB</t>
   </si>
   <si>
     <t>#38 Barry Miller - CB</t>
   </si>
   <si>
-    <t>#20 Thomas Brice - CB</t>
+    <t>#42 Thomas Brice - CB</t>
   </si>
   <si>
     <t>#50 Wade Leary - FS</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>KCY 30</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>2-5-KCY 30 (12:56) 32-Jerry Hux ran to KCY 38 for 8 yards. Tackle by 20-Thomas Brice.</t>
   </si>
   <si>
     <t>#19 Robert Nguyen - WR</t>
   </si>
   <si>
     <t>#84 Joseph Chaney - TE</t>
   </si>
@@ -797,51 +797,51 @@
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-4-BUF 27 (4:43) 36-Francisco Durbin ran to BUF 22 for 5 yards. Tackle by 59-Joseph Howard. PENALTY - Unnecessary Roughness (BUF 59-Joseph Howard)</t>
   </si>
   <si>
     <t>#16 Charles Severt - WR</t>
   </si>
   <si>
     <t>4:38</t>
   </si>
   <si>
     <t>BUF 7</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-7-BUF 7 (4:39) 9-Manuel Gates pass incomplete, intended for 19-Robert Nguyen.</t>
   </si>
   <si>
-    <t>#21 Allen Seltzer - SS</t>
+    <t>#49 Allen Seltzer - FS</t>
   </si>
   <si>
     <t>4:35</t>
   </si>
   <si>
     <t>2-7-BUF 7 (4:36) 32-Jerry Hux ran to BUF 0 for 7 yards. TOUCHDOWN! BUF 7 KCY 6</t>
   </si>
   <si>
     <t>4:31</t>
   </si>
   <si>
     <t>BUF 15</t>
   </si>
   <si>
     <t>(4:32) Extra point GOOD by 3-Bruce Spencer. BUF 7 KCY 7</t>
   </si>
   <si>
     <t>#55 Levi Butcher - MLB</t>
   </si>
   <si>
     <t>(4:32) 3-Bruce Spencer kicks 71 yards from KCY 35 to BUF -6. Touchback.</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>