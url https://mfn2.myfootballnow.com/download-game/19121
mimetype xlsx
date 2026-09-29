--- v7 (2026-07-30)
+++ v8 (2026-09-29)
@@ -362,51 +362,51 @@
   <si>
     <t>#9 Jerry Hunter - QB</t>
   </si>
   <si>
     <t>#39 Kenneth Griffith - RB</t>
   </si>
   <si>
     <t>#35 Cary Schwartz - FB</t>
   </si>
   <si>
     <t>#83 Robert Shaw - TE</t>
   </si>
   <si>
     <t>#87 Ken Allen - WR</t>
   </si>
   <si>
     <t>#88 Lawrence Thomas - WR</t>
   </si>
   <si>
     <t>#65 Miguel Underwood - RG</t>
   </si>
   <si>
     <t>#63 Kevin Williams - LG</t>
   </si>
   <si>
-    <t>#68 Dustin Jenkins - RG</t>
+    <t>#67 Dustin Jenkins - RG</t>
   </si>
   <si>
     <t>#59 Richard Geary - RT</t>
   </si>
   <si>
     <t>#90 Guadalupe Bailey - LDE</t>
   </si>
   <si>
     <t>#61 James Wyss - DT</t>
   </si>
   <si>
     <t>#97 Chris McFaddin - RDE</t>
   </si>
   <si>
     <t>#99 Michael Solberg - SLB</t>
   </si>
   <si>
     <t>#53 Fred Shore - MLB</t>
   </si>
   <si>
     <t>#50 Paul Schott - SLB</t>
   </si>
   <si>
     <t>#51 David Dempsey - RDE</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>#23 Gene Austin - CB</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>3-10-CLE 40 (9:27) 5-Jerry Hunter pass incomplete, intended for 39-Kenneth Griffith.</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-CLE 40 (9:24) 4-Kyle Duncan 58 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#2 Kyle Duncan - K</t>
   </si>
   <si>
-    <t>#57 Bobby Woodson - C</t>
+    <t>#61 Bobby Woodson - C</t>
   </si>
   <si>
     <t>#65 Melvin Brown - RDE</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>CLE 47</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-CLE 47 (9:20) 11-Gerald Person pass Pass knocked down by 33-Todd Gack. incomplete, intended for 14-Samuel King.</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
@@ -725,51 +725,51 @@
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Blitz CB SS LB Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 42 (8:44) 11-Gerald Person pass complete to 80-Rey Smith for 42 yards. TOUCHDOWN! CLE 6 CIN 0</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>CIN 15</t>
   </si>
   <si>
     <t>(8:38) Extra point GOOD by 6-Marty Brown. CLE 7 CIN 0</t>
   </si>
   <si>
     <t>#89 Marc Cutler - TE</t>
   </si>
   <si>
     <t>#67 Eldon Hoover - RG</t>
   </si>
   <si>
-    <t>#68 James Madsen - RDE</t>
+    <t>#99 James Madsen - LDE</t>
   </si>
   <si>
     <t>#57 Christopher Higginbotham - RDE</t>
   </si>
   <si>
     <t>#54 Joseph Lancaster - MLB</t>
   </si>
   <si>
     <t>(8:38) 6-Marty Brown kicks 75 yards from CLE 35 to CIN -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-CIN 25 (8:38) 39-Kenneth Griffith ran to CIN 23 for -2 yards. Tackle by 34-Bobby Hamman.</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>CIN 23</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-12-CIN 23 (8:03) 5-Jerry Hunter pass Pass knocked down by 42-Scott Edwards. incomplete, intended for 19-Ken Allen.</t>
   </si>