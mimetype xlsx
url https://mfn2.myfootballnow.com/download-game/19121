--- v8 (2026-09-29)
+++ v9 (2026-10-29)
@@ -665,51 +665,51 @@
   <si>
     <t>#23 Gene Austin - CB</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>3-10-CLE 40 (9:27) 5-Jerry Hunter pass incomplete, intended for 39-Kenneth Griffith.</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-CLE 40 (9:24) 4-Kyle Duncan 58 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#2 Kyle Duncan - K</t>
   </si>
   <si>
-    <t>#61 Bobby Woodson - C</t>
+    <t>#77 Bobby Woodson - LT</t>
   </si>
   <si>
     <t>#65 Melvin Brown - RDE</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>CLE 47</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-CLE 47 (9:20) 11-Gerald Person pass Pass knocked down by 33-Todd Gack. incomplete, intended for 14-Samuel King.</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
@@ -725,51 +725,51 @@
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Blitz CB SS LB Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 42 (8:44) 11-Gerald Person pass complete to 80-Rey Smith for 42 yards. TOUCHDOWN! CLE 6 CIN 0</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>CIN 15</t>
   </si>
   <si>
     <t>(8:38) Extra point GOOD by 6-Marty Brown. CLE 7 CIN 0</t>
   </si>
   <si>
     <t>#89 Marc Cutler - TE</t>
   </si>
   <si>
     <t>#67 Eldon Hoover - RG</t>
   </si>
   <si>
-    <t>#99 James Madsen - LDE</t>
+    <t>#99 James Madsen - RDE</t>
   </si>
   <si>
     <t>#57 Christopher Higginbotham - RDE</t>
   </si>
   <si>
     <t>#54 Joseph Lancaster - MLB</t>
   </si>
   <si>
     <t>(8:38) 6-Marty Brown kicks 75 yards from CLE 35 to CIN -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-CIN 25 (8:38) 39-Kenneth Griffith ran to CIN 23 for -2 yards. Tackle by 34-Bobby Hamman.</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>CIN 23</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-12-CIN 23 (8:03) 5-Jerry Hunter pass Pass knocked down by 42-Scott Edwards. incomplete, intended for 19-Ken Allen.</t>
   </si>
@@ -2194,51 +2194,51 @@
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="41.133" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>