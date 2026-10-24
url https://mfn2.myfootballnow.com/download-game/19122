--- v5 (2026-08-25)
+++ v6 (2026-10-24)
@@ -293,102 +293,102 @@
   <si>
     <t>NYN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>DAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Terry McHone kicks 72 yards from DAL 35 to NYN -7. 16-Robert Phillip to NYN 28 for 36 yards. Tackle by 58-Christopher Haygood. NYN 16-Robert Phillip was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#89 Robert Phillip - WR</t>
   </si>
   <si>
     <t>#52 Ted Hendricks - MLB</t>
   </si>
   <si>
-    <t>#72 James Sprayberry - RDE</t>
+    <t>#55 James Sprayberry - RDE</t>
   </si>
   <si>
     <t>#46 Ivan Hanna - CB</t>
   </si>
   <si>
     <t>#53 Paul Pilgrim - WLB</t>
   </si>
   <si>
     <t>#23 Warren Jarmon - CB</t>
   </si>
   <si>
     <t>#22 Brandon Spikes - CB</t>
   </si>
   <si>
     <t>#96 Scott Ramirez - LDE</t>
   </si>
   <si>
     <t>#97 Robert Obrien - RDE</t>
   </si>
   <si>
     <t>#26 Jason Spearing - CB</t>
   </si>
   <si>
     <t>#57 Rafael Kent - SLB</t>
   </si>
   <si>
     <t>#3 Terry McHone - K</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>NYN 28</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-NYN 28 (14:56) 35-Jonathan Grindstaff ran to NYN 30 for 2 yards. Tackle by 53-Fredrick Aguilar.</t>
   </si>
   <si>
     <t>#5 Steve Seifert - QB</t>
   </si>
   <si>
-    <t>#23 Jonathan Grindstaff - RB</t>
+    <t>#43 Jonathan Grindstaff - RB</t>
   </si>
   <si>
     <t>#82 Paul Galindo - TE</t>
   </si>
   <si>
     <t>#83 Richard Wessel - TE</t>
   </si>
   <si>
     <t>#89 Jerome Richards - WR</t>
   </si>
   <si>
     <t>#13 Jay Hyatt - WR</t>
   </si>
   <si>
     <t>#60 Howard Watson - LT</t>
   </si>
   <si>
     <t>#69 Jim Blake - LG</t>
   </si>
   <si>
     <t>#60 Clarence Mintz - C</t>
   </si>
   <si>
     <t>#74 Phillip Woodberry - RT</t>
   </si>
@@ -398,51 +398,51 @@
   <si>
     <t>#73 Sean Jacobsen - LDE</t>
   </si>
   <si>
     <t>#71 Michael Talbert - DT</t>
   </si>
   <si>
     <t>#98 Christopher Lyon - DT</t>
   </si>
   <si>
     <t>#90 Laurence Sharpe - LDE</t>
   </si>
   <si>
     <t>#94 Thomas Melendez - SLB</t>
   </si>
   <si>
     <t>#53 Fredrick Aguilar - MLB</t>
   </si>
   <si>
     <t>#58 Christopher Haygood - WLB</t>
   </si>
   <si>
     <t>#43 Francisco Kyle - CB</t>
   </si>
   <si>
-    <t>#35 Scott Bledsoe - CB</t>
+    <t>#37 Scott Bledsoe - CB</t>
   </si>
   <si>
     <t>#48 John Skinner - CB</t>
   </si>
   <si>
     <t>#28 Harris Hernandez - CB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>NYN 30</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-8-NYN 30 (14:15) 35-Jonathan Grindstaff ran to NYN 33 for 3 yards. Tackle by 23-John Skinner.</t>
   </si>
   <si>
     <t>#54 Micheal Fleming - RDE</t>
   </si>
@@ -929,51 +929,51 @@
   <si>
     <t>2-3-NYN 37 (13:48) 5-Steve Seifert pass complete to 16-Robert Phillip to NYN 44 for 7 yards. Tackle by 53-Fredrick Aguilar. Nice job by 16-Robert Phillip on that route to lose his coverage.</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>NYN 44</t>
   </si>
   <si>
     <t>1-10-NYN 44 (13:06) 5-Steve Seifert pass incomplete, intended for 85-Richard Wessel.</t>
   </si>
   <si>
     <t>2-10-NYN 44 (13:05) 5-Steve Seifert pass complete to 16-Robert Phillip to DAL 48 for 8 yards. Tackle by 30-Robby Dunn.</t>
   </si>
   <si>
     <t>12:29</t>
   </si>
   <si>
     <t>DAL 48</t>
   </si>
   <si>
     <t>3-2-DAL 48 (12:28) 37-Vance Allen ran to NYN 50 for -2 yards. Tackle by 94-Thomas Melendez.</t>
   </si>
   <si>
-    <t>#37 Vance Allen - RB</t>
+    <t>#33 Vance Allen - RB</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>NYN 50</t>
   </si>
   <si>
     <t>4-4-NYN 50 (11:55) 2-Robert Wardlaw punts 42 yards to DAL 8.</t>
   </si>
   <si>
     <t>11:45</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-DAL 8 (11:46) 10-Richard Goodman ran to DAL 26 for 18 yards. 10-Richard Goodman slides to avoid being hit.</t>
   </si>
   <si>
     <t>11:03</t>
   </si>
   <si>
     <t>DAL 26</t>
   </si>
@@ -1505,54 +1505,54 @@
   <si>
     <t>2-7-DAL 10 (13:39) 18-Ryan Broyles ran to DAL 6 for 5 yards. Tackle by 58-Christopher Haygood. DAL 54-Micheal Fleming was injured on the play.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>3-2-DAL 6 (12:58) 5-Steve Seifert pass Pass knocked down by 58-Christopher Haygood. incomplete, intended for 33-Alex Cash.</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-DAL 6 (12:54) 3-Aaron Mullen 24 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#56 David Koeller - RG</t>
   </si>
   <si>
-    <t>#67 Stephen Hinkle - C</t>
-[...2 lines deleted...]
-    <t>#56 Christopher Evans - DT</t>
+    <t>#67 Stephen Hinkle - RG</t>
+  </si>
+  <si>
+    <t>#99 Christopher Evans - DT</t>
   </si>
   <si>
     <t>#62 Carl Little - LDE</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>1-10-DAL 20 (12:52) 8-Robert Meece ran to DAL 24 for 4 yards. Tackle by 25-Clark Bush.</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>2-6-DAL 24 (12:08) 10-Richard Goodman pass complete to 89-Sherman Adams to DAL 30 for 6 yards. Tackle by 26-Jason Spearing.</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>1-10-DAL 30 (11:26) 8-Robert Meece ran to DAL 32 for 1 yards. Tackle by 53-Paul Pilgrim.</t>
   </si>
   <si>
     <t>10:44</t>
   </si>