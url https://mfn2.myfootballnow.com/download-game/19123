--- v5 (2026-08-17)
+++ v6 (2026-10-16)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Thomas Bush kicks 70 yards from ARZ 35 to HOU -5. Touchback.</t>
   </si>
   <si>
     <t>#20 John Royer - LT</t>
   </si>
   <si>
     <t>#39 Ernest Williamson - SS</t>
   </si>
   <si>
     <t>#77 Napoleon Lynch - C</t>
   </si>
   <si>
     <t>#87 Roy Robertson - C</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
-    <t>#65 Joseph Odell - C</t>
+    <t>#78 Joseph Odell - C</t>
   </si>
   <si>
     <t>#18 Christopher Curtis - WR</t>
   </si>
   <si>
     <t>#3 Troy Briggs - C</t>
   </si>
   <si>
     <t>#56 Elmer Corlew - RG</t>
   </si>
   <si>
     <t>#76 Jeff Mang - C</t>
   </si>
   <si>
     <t>#15 Thomas Bush - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
@@ -572,51 +572,51 @@
   <si>
     <t>#68 David Puddy - LDE</t>
   </si>
   <si>
     <t>#58 Justin Walton - SS</t>
   </si>
   <si>
     <t>#47 Gavin Lenz - SS</t>
   </si>
   <si>
     <t>#29 Alejandro Clayton - SS</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>#51 George Dilbeck - SS</t>
   </si>
   <si>
     <t>#24 Carroll Sullivan - RDE</t>
   </si>
   <si>
     <t>#27 Joseph Pendley - CB</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>ARZ 19</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>1-16-ARZ 19 (12:15) 10-Donald Jones pass complete to 87-Malik Cousar to ARZ 27 for 8 yards. Tackle by 29-Alejandro Clayton.</t>
   </si>
   <si>
     <t>11:38</t>
   </si>
   <si>
     <t>ARZ 27</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>