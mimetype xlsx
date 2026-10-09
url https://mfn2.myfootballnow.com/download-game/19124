--- v5 (2026-08-10)
+++ v6 (2026-10-09)
@@ -419,51 +419,51 @@
   <si>
     <t>#27 Ricky Whitlock - CB</t>
   </si>
   <si>
     <t>#45 Jeffrey Chung - SS</t>
   </si>
   <si>
     <t>#42 Richard Gorrell - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>WAS 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-4-WAS 31 (14:20) 37-John Fitzpatrick ran to WAS 41 for 10 yards. Tackle by 27-Ricky Whitlock.</t>
   </si>
   <si>
-    <t>#35 Rudolph Mooney - RB</t>
+    <t>#32 Rudolph Mooney - RB</t>
   </si>
   <si>
     <t>#80 Stephen Black - TE</t>
   </si>
   <si>
     <t>#91 Warren Pendleton - SS</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>WAS 41</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-WAS 41 (13:38) 37-John Fitzpatrick ran to WAS 42 for 1 yards. Tackle by 57-Michael Fresquez.</t>
   </si>
   <si>
     <t>#12 Ralph Long - WR</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-BAL 20 (11:37) 23-Kenneth Sanchez ran to WAS 46 for 34 yards. Tackle by 26-Eric Williams.</t>
   </si>
   <si>
     <t>#13 Andrew Wortman - QB</t>
   </si>
   <si>
     <t>#48 Kenneth Sanchez - RB</t>
   </si>
   <si>
     <t>#48 John Broussard - RB</t>
   </si>
   <si>
     <t>#41 Steve Patterson - FB</t>
   </si>
   <si>
     <t>#83 Ruben Holt - TE</t>
   </si>
   <si>
-    <t>#81 Frank Hastings - TE</t>
+    <t>#85 Frank Hastings - TE</t>
   </si>
   <si>
     <t>#74 Kenneth Harris - LT</t>
   </si>
   <si>
     <t>#66 Eugene Swisher - LG</t>
   </si>
   <si>
     <t>#71 Donald Woodward - C</t>
   </si>
   <si>
     <t>#62 Darryl Davis - LT</t>
   </si>
   <si>
     <t>#64 Gregory Foxx - RT</t>
   </si>
   <si>
     <t>#95 Charles Broadnax - LDE</t>
   </si>
   <si>
     <t>#57 Dustin Hutchinson - RDE</t>
   </si>
   <si>
     <t>#76 Frank Lim - RDE</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>#13 Michael Witcher - WR</t>
   </si>
   <si>
     <t>#42 Ronald Archuleta - CB</t>
   </si>
   <si>
     <t>8:50</t>
   </si>
   <si>
     <t>BAL 40</t>
   </si>
   <si>
     <t>4-24-BAL 40 (8:49) 17-Gerard Darden punts 49 yards to WAS 10. 37-John Fitzpatrick to WAS 48 for 38 yards.</t>
   </si>
   <si>
     <t>#17 Gerard Darden - P</t>
   </si>
   <si>
     <t>#73 Jimmy Rogers - LG</t>
   </si>
   <si>
     <t>#64 Charles Lowman - RT</t>
   </si>
   <si>
-    <t>#57 James Perez - WLB</t>
+    <t>#96 James Perez - WLB</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>WAS 48</t>
   </si>
   <si>
     <t>1-10-WAS 48 (8:37) 14-Gabriel Anguiano pass complete to 39-Andrew Allen to BAL 39 for 13 yards. Tackle by 35-Gregorio Ocampo.</t>
   </si>
   <si>
     <t>7:57</t>
   </si>
   <si>
     <t>BAL 39</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-BAL 39 (7:56) 37-John Fitzpatrick ran to BAL 27 for 11 yards. Tackle by 45-Jeffrey Chung. WAS 37-John Fitzpatrick was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
@@ -788,51 +788,51 @@
   <si>
     <t>3:50</t>
   </si>
   <si>
     <t>BAL 9</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-BAL 9 (3:49) 3-Jared Thomas 26 yard field goal is GOOD. WAS 3 BAL 0</t>
   </si>
   <si>
     <t>#8 Glenn Doerr - QB</t>
   </si>
   <si>
     <t>#19 Jared Thomas - K</t>
   </si>
   <si>
     <t>#69 Joseph Lui - RDE</t>
   </si>
   <si>
-    <t>#78 Charles Richardson - LDE</t>
+    <t>#95 Charles Richardson - LDE</t>
   </si>
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>WAS 35</t>
   </si>
   <si>
     <t>(3:47) 3-Jared Thomas kicks 72 yards from WAS 35 to BAL -7. Touchback.</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>1-10-BAL 25 (3:47) 23-Kenneth Sanchez ran to BAL 25 for a short loss. Tackle by 74-Dustin Hutchinson. BAL 83-Ruben Holt was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:05</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>2-10-BAL 25 (3:04) 13-Andrew Wortman pass complete to 23-Kenneth Sanchez to BAL 26 for 2 yards. Tackle by 95-Charles Broadnax.</t>
   </si>