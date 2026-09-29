--- v7 (2026-08-19)
+++ v8 (2026-09-29)
@@ -383,51 +383,51 @@
   <si>
     <t>#60 Jesse Bryant - C</t>
   </si>
   <si>
     <t>#67 Adam Simpson - RG</t>
   </si>
   <si>
     <t>#50 Frank Phillips - RT</t>
   </si>
   <si>
     <t>#53 David Snyder - LDE</t>
   </si>
   <si>
     <t>#68 David Puddy - LDE</t>
   </si>
   <si>
     <t>#50 Alberto Justus - RDE</t>
   </si>
   <si>
     <t>#96 Frank Jones - RDE</t>
   </si>
   <si>
     <t>#58 Justin Walton - SS</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>#47 Gavin Lenz - SS</t>
   </si>
   <si>
     <t>#51 George Dilbeck - SS</t>
   </si>
   <si>
     <t>#24 Carroll Sullivan - RDE</t>
   </si>
   <si>
     <t>#39 Ernest Williamson - SS</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-NOS 25 (13:32) 8-Carl McCay punts 43 yards to HOU 31. Fair Catch by 10-Leonard Zerbe.</t>
   </si>
   <si>
     <t>#8 Carl McCay - P</t>
   </si>
   <si>
     <t>#69 Troy Reed - LG</t>
   </si>
   <si>
     <t>#86 Leonard Zerbe - WR</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
     <t>#5 Mathew Stone - CB</t>
   </si>
   <si>
-    <t>#65 Joseph Odell - C</t>
+    <t>#78 Joseph Odell - C</t>
   </si>
   <si>
     <t>#76 Jeff Mang - C</t>
   </si>
   <si>
     <t>#66 Ramon Cox - C</t>
   </si>
   <si>
     <t>#34 Johnny Steele - CB</t>
   </si>
   <si>
     <t>#33 Larry Rozier - RB</t>
   </si>
   <si>
     <t>#71 Jeffery Chou - C</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>HOU 31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -887,51 +887,51 @@
   <si>
     <t>HOU 46</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>2-13-HOU 46 (2:29) 2-Scott Hennigan pass complete to 80-Ryan Stotts to HOU 36 for 9 yards. Tackle by 23-Jesse Macdonald. NOS 50-Frank Phillips was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>HOU 36</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>3-3-HOU 36 (1:49) 2-Scott Hennigan pass complete to 35-Mark Vaughn to HOU 30 for 6 yards. Tackle by 51-George Dilbeck.</t>
   </si>
   <si>
     <t>#79 George Smith - LT</t>
   </si>
   <si>
-    <t>#73 Alfonso Pinheiro - LG</t>
+    <t>#74 Alfonso Pinheiro - LG</t>
   </si>
   <si>
     <t>#70 James Harris - C</t>
   </si>
   <si>
     <t>#58 John Jones - RT</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
     <t>HOU 30</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>1-10-HOU 30 (1:13) 47-Larry Rozier ran to HOU 31 for -1 yards. Tackle by 44-Michael Gant.</t>
   </si>
   <si>
     <t>0:29</t>
   </si>
   <si>
     <t>2-11-HOU 31 (0:28) 2-Scott Hennigan pass complete to 35-Mark Vaughn to HOU 23 for 7 yards. Tackle by 29-Alejandro Clayton.</t>
   </si>