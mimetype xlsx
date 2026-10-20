--- v8 (2026-09-29)
+++ v9 (2026-10-20)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Joe Kim kicks 75 yards from HOU 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>#22 Chad Haynes - RB</t>
   </si>
   <si>
     <t>#97 Robert Lott - FS</t>
   </si>
   <si>
     <t>#90 Julius Gillingham - DT</t>
   </si>
   <si>
     <t>#54 Bertram Blevins - MLB</t>
   </si>
   <si>
     <t>#40 Bryan Brown - SS</t>
   </si>
   <si>
     <t>#34 Peter Hail - CB</t>
   </si>
   <si>
-    <t>#66 Timothy Wall - SLB</t>
+    <t>#98 Timothy Wall - SLB</t>
   </si>
   <si>
     <t>#36 Joseph Wolf - CB</t>
   </si>
   <si>
     <t>#59 Gary Barnett - WLB</t>
   </si>
   <si>
     <t>#24 Ronald Renfrow - WLB</t>
   </si>
   <si>
     <t>#27 Luis Pearson - CB</t>
   </si>
   <si>
     <t>#11 Joe Kim - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>