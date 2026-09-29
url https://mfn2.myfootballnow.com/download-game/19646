--- v7 (2026-07-30)
+++ v8 (2026-09-29)
@@ -290,75 +290,75 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>HOU has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Aaron Mullen kicks 75 yards from NYN 35 to HOU -10. Touchback.</t>
   </si>
   <si>
     <t>#31 Aaron Holle - RB</t>
   </si>
   <si>
-    <t>#71 James Gayhart - LT</t>
+    <t>#51 James Gayhart - LT</t>
   </si>
   <si>
     <t>#77 Napoleon Lynch - C</t>
   </si>
   <si>
     <t>#18 Christopher Curtis - WR</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#3 Troy Briggs - C</t>
   </si>
   <si>
     <t>#75 Pedro Phillips - C</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
     <t>#80 Gilbert Cashman - WR</t>
   </si>
   <si>
-    <t>#65 Joseph Odell - C</t>
+    <t>#78 Joseph Odell - C</t>
   </si>
   <si>
     <t>#76 Jeff Mang - C</t>
   </si>
   <si>
     <t>#3 Aaron Mullen - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 16-Paul Patten pass complete to 80-Gilbert Cashman to HOU 31 for 6 yards. Tackle by 58-Donald Nevin.</t>
   </si>
   <si>
     <t>#8 Paul Patten - QB</t>
   </si>
@@ -407,84 +407,84 @@
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>HOU 31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>2-4-HOU 31 (14:16) 16-Paul Patten pass complete to 14-Vance Witt to HOU 40 for 8 yards. Tackle by 59-Max Crow.</t>
   </si>
   <si>
     <t>#86 Leonard Zerbe - WR</t>
   </si>
   <si>
     <t>#59 Willian Roberts - C</t>
   </si>
   <si>
     <t>#96 Scott Ramirez - LDE</t>
   </si>
   <si>
-    <t>#72 James Sprayberry - RDE</t>
+    <t>#55 James Sprayberry - RDE</t>
   </si>
   <si>
     <t>#22 Brandon Spikes - CB</t>
   </si>
   <si>
     <t>#46 Ivan Hanna - CB</t>
   </si>
   <si>
     <t>#23 Warren Jarmon - CB</t>
   </si>
   <si>
     <t>#26 Jason Spearing - CB</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>HOU 40</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-HOU 40 (13:41) 16-Paul Patten pass complete to 88-Lawrence Miller to HOU 47 for 7 yards. Tackle by 38-Carlos Greenhill.</t>
   </si>
   <si>
     <t>#17 Lawrence Miller - WR</t>
   </si>
   <si>
     <t>#26 John Madden - C</t>
   </si>
   <si>
-    <t>#90 Joseph Hernandez - LDE</t>
+    <t>#60 Joseph Hernandez - LDE</t>
   </si>
   <si>
     <t>#57 Rafael Kent - SLB</t>
   </si>
   <si>
     <t>#52 Ted Hendricks - MLB</t>
   </si>
   <si>
     <t>#27 Troy Lucas - CB</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
     <t>HOU 47</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-3-HOU 47 (13:02) 16-Paul Patten pass complete to 83-Chester Glass to NYN 41 for 12 yards. Tackle by 23-Warren Jarmon. 83-Chester Glass breaks down the CB. Pressure by 98-Michael Williams.</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>1-10-NYN 41 (12:25) 16-Paul Patten pass INTERCEPTED by 27-Troy Lucas at NYN 39. 27-Troy Lucas to NYN 48 for 9 yards. Tackle by 76-Jeff Mang. Pressure by 95-Michael Ochoa. HOU 26-John Madden was injured on the play. He looks like he should be able to return. PENALTY - Holding (HOU 77-Napoleon Lynch) (Declined)</t>
   </si>
   <si>
     <t>#78 Charles Johnson - C</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>NYN 48</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-NYN 48 (12:18) 35-Jonathan Grindstaff ran to HOU 48 for 4 yards. Tackle by 51-George Dilbeck. HOU 41-Randy Clyburn was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#5 Steve Seifert - QB</t>
   </si>
   <si>
-    <t>#23 Jonathan Grindstaff - RB</t>
+    <t>#43 Jonathan Grindstaff - RB</t>
   </si>
   <si>
     <t>#83 Richard Wessel - TE</t>
   </si>
   <si>
     <t>#80 Robert Fuller - TE</t>
   </si>
   <si>
     <t>#89 Jerome Richards - WR</t>
   </si>
   <si>
     <t>#18 Ryan Broyles - WR</t>
   </si>
   <si>
     <t>#67 Stephen Hinkle - C</t>
   </si>
   <si>
     <t>#69 Jim Blake - LG</t>
   </si>
   <si>
     <t>#60 Clarence Mintz - C</t>
   </si>
   <si>
     <t>#74 Phillip Woodberry - RT</t>
   </si>
@@ -566,90 +566,90 @@
   <si>
     <t>#97 Dean McCutchen - RDE</t>
   </si>
   <si>
     <t>#47 Gavin Lenz - SS</t>
   </si>
   <si>
     <t>#51 George Dilbeck - SS</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>#44 Michael Gant - SS</t>
   </si>
   <si>
     <t>#24 Carroll Sullivan - RDE</t>
   </si>
   <si>
     <t>#39 Ernest Williamson - SS</t>
   </si>
   <si>
     <t>#36 Joseph Wolf - CB</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>HOU 48</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-6-HOU 48 (11:42) 5-Steve Seifert pass Pass knocked down by 1-Jacob Daniels. incomplete, intended for 13-Jay Hyatt.</t>
   </si>
   <si>
     <t>#89 Robert Phillip - WR</t>
   </si>
   <si>
     <t>#13 Jay Hyatt - WR</t>
   </si>
   <si>
     <t>#67 Joseph Kohler - LDE</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-6-HOU 48 (11:38) 35-Jonathan Grindstaff ran to HOU 48 for a short loss. Tackle by 92-Joseph Kohler. HOU 47-Gavin Lenz was injured on the play. He looks like he should be able to return. HOU 50-Alberto Justus was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#37 Vance Allen - RB</t>
+    <t>#33 Vance Allen - RB</t>
   </si>
   <si>
     <t>#82 Paul Galindo - TE</t>
   </si>
   <si>
     <t>#50 Alberto Justus - RDE</t>
   </si>
   <si>
     <t>11:02</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-HOU 48 (11:01) 2-Robert Wardlaw punts 49 yards to HOU -1.4-6-HOU 48 (11:01) 2-Robert Wardlaw punts 49 yards to HOU -1. Touchback.</t>
   </si>
   <si>
     <t>#2 Robert Wardlaw - P</t>
   </si>
   <si>
     <t>#5 Mathew Stone - CB</t>
   </si>