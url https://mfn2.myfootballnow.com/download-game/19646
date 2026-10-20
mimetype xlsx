--- v8 (2026-09-29)
+++ v9 (2026-10-20)
@@ -521,51 +521,51 @@
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-NYN 48 (12:18) 35-Jonathan Grindstaff ran to HOU 48 for 4 yards. Tackle by 51-George Dilbeck. HOU 41-Randy Clyburn was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#5 Steve Seifert - QB</t>
   </si>
   <si>
     <t>#43 Jonathan Grindstaff - RB</t>
   </si>
   <si>
     <t>#83 Richard Wessel - TE</t>
   </si>
   <si>
     <t>#80 Robert Fuller - TE</t>
   </si>
   <si>
     <t>#89 Jerome Richards - WR</t>
   </si>
   <si>
     <t>#18 Ryan Broyles - WR</t>
   </si>
   <si>
-    <t>#67 Stephen Hinkle - C</t>
+    <t>#67 Stephen Hinkle - RG</t>
   </si>
   <si>
     <t>#69 Jim Blake - LG</t>
   </si>
   <si>
     <t>#60 Clarence Mintz - C</t>
   </si>
   <si>
     <t>#74 Phillip Woodberry - RT</t>
   </si>
   <si>
     <t>#71 Adam Heckel - RT</t>
   </si>
   <si>
     <t>#61 Andre Zamora - DT</t>
   </si>
   <si>
     <t>#41 Randy Clyburn - FS</t>
   </si>
   <si>
     <t>#97 Dean McCutchen - RDE</t>
   </si>
   <si>
     <t>#47 Gavin Lenz - SS</t>
   </si>