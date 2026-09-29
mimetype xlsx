--- v6 (2026-07-30)
+++ v7 (2026-09-29)
@@ -314,90 +314,90 @@
   <si>
     <t>#72 Ernest Hurley - LG</t>
   </si>
   <si>
     <t>#63 James Kellum - RG</t>
   </si>
   <si>
     <t>#39 Ernest Williamson - SS</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#3 Troy Briggs - C</t>
   </si>
   <si>
     <t>#75 Pedro Phillips - C</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
     <t>#17 Joseph Brown - WR</t>
   </si>
   <si>
-    <t>#65 Joseph Odell - C</t>
+    <t>#78 Joseph Odell - C</t>
   </si>
   <si>
     <t>#76 Jeff Mang - C</t>
   </si>
   <si>
     <t>#3 Aaron Mullen - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 49-Lawrence Azar ran to HOU 38 for 13 yards. Tackle by 59-Max Crow. NYN 53-Fredrick Jessop was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#9 Marvin Morgan - QB</t>
   </si>
   <si>
     <t>#49 Lawrence Azar - CB</t>
   </si>
   <si>
     <t>#13 Roy Mitchell - C</t>
   </si>
   <si>
     <t>#86 Leonard Zerbe - WR</t>
   </si>
   <si>
     <t>#80 Gilbert Cashman - WR</t>
   </si>
   <si>
-    <t>#90 Joseph Hernandez - LDE</t>
+    <t>#60 Joseph Hernandez - LDE</t>
   </si>
   <si>
     <t>#91 Bo Phillips - DT</t>
   </si>
   <si>
     <t>#95 Michael Ochoa - DT</t>
   </si>
   <si>
     <t>#96 Carlos Lopez - RDE</t>
   </si>
   <si>
     <t>#53 Fredrick Jessop - WLB</t>
   </si>
   <si>
     <t>#59 Max Crow - MLB</t>
   </si>
   <si>
     <t>#90 Roland Brazelton - SLB</t>
   </si>
   <si>
     <t>#47 Thomas Bear - CB</t>
   </si>
   <si>
     <t>#22 Brandon Spikes - CB</t>
   </si>
@@ -413,81 +413,81 @@
   <si>
     <t>HOU 38</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 38 (14:19) 9-Marvin Morgan pass incomplete, the ball was thrown away. Pressure by 41-William Hurst.</t>
   </si>
   <si>
     <t>#83 Chester Glass - WR</t>
   </si>
   <si>
     <t>#2 Tanner Archuleta - WR</t>
   </si>
   <si>
     <t>#77 Napoleon Lynch - C</t>
   </si>
   <si>
     <t>#59 Willian Roberts - C</t>
   </si>
   <si>
-    <t>#72 James Sprayberry - RDE</t>
+    <t>#55 James Sprayberry - RDE</t>
   </si>
   <si>
     <t>#55 James Wolfe - MLB</t>
   </si>
   <si>
     <t>#46 Ivan Hanna - CB</t>
   </si>
   <si>
     <t>#23 Warren Jarmon - CB</t>
   </si>
   <si>
-    <t>#46 Bart Lyons - CB</t>
+    <t>#29 Bart Lyons - CB</t>
   </si>
   <si>
     <t>#41 William Hurst - CB</t>
   </si>
   <si>
     <t>#26 Jason Spearing - CB</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>2-10-HOU 38 (14:14) 9-Marvin Morgan pass complete to 2-Tanner Archuleta to NYN 5 for 57 yards. 2-Tanner Archuleta made a great move on the CB. PENALTY - Holding (HOU 25-Daniel Benedict)</t>
   </si>
   <si>
-    <t>#71 James Gayhart - LT</t>
+    <t>#51 James Gayhart - LT</t>
   </si>
   <si>
     <t>#99 Raul Cardoza - DT</t>
   </si>
   <si>
     <t>#57 Rafael Kent - SLB</t>
   </si>
   <si>
     <t>14:02</t>
   </si>
   <si>
     <t>HOU 28</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>2-20-HOU 28 (14:03) 49-Lawrence Azar ran to HOU 34 for 7 yards. Tackle by 57-Rafael Kent.</t>
   </si>
   <si>
     <t>#65 Thomas Wright - LG</t>
   </si>
   <si>
     <t>#74 Shane Ceja - LDE</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>#47 Gavin Lenz - SS</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>NYN 21</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-NYN 21 (13:08) 5-Steve Seifert pass Pass knocked down by 22-Matthew Sell. incomplete, intended for 18-Ryan Broyles.</t>
   </si>
   <si>
     <t>#5 Steve Seifert - QB</t>
   </si>
   <si>
-    <t>#23 Jonathan Grindstaff - RB</t>
+    <t>#43 Jonathan Grindstaff - RB</t>
   </si>
   <si>
     <t>#80 Robert Fuller - TE</t>
   </si>
   <si>
     <t>#83 Richard Wessel - TE</t>
   </si>
   <si>
     <t>#13 Jay Hyatt - WR</t>
   </si>
   <si>
     <t>#18 Ryan Broyles - WR</t>
   </si>
   <si>
     <t>#60 Howard Watson - LT</t>
   </si>
   <si>
     <t>#77 Kendall Steele - RG</t>
   </si>
   <si>
     <t>#60 Clarence Mintz - C</t>
   </si>
   <si>
     <t>#74 Phillip Woodberry - RT</t>
   </si>
@@ -590,66 +590,66 @@
   <si>
     <t>#97 Dean McCutchen - RDE</t>
   </si>
   <si>
     <t>#29 Alejandro Clayton - SS</t>
   </si>
   <si>
     <t>#43 Randall Wright - CB</t>
   </si>
   <si>
     <t>#44 Michael Gant - SS</t>
   </si>
   <si>
     <t>#22 Matthew Sell - CB</t>
   </si>
   <si>
     <t>#36 Joseph Wolf - CB</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>2-10-NYN 21 (13:05) 5-Steve Seifert pass incomplete, intended for 85-Richard Wessel.</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>3-10-NYN 21 (13:03) 5-Steve Seifert pass Pass knocked down by 36-Joseph Wolf. incomplete, intended for 85-Richard Wessel.</t>
   </si>
   <si>
-    <t>#37 Vance Allen - RB</t>
+    <t>#33 Vance Allen - RB</t>
   </si>
   <si>
     <t>#89 Brett Bailey - TE</t>
   </si>
   <si>
     <t>#50 Wade Leary - FS</t>
   </si>
   <si>
     <t>#67 Joseph Kohler - LDE</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>4-10-NYN 21 (13:01) 2-Robert Wardlaw punts 47 yards to HOU 33. Fair Catch by 14-Vance Witt.</t>
   </si>
   <si>
     <t>#2 Robert Wardlaw - P</t>
   </si>
   <si>
     <t>#46 Charles Walls - CB</t>
   </si>
   <si>
     <t>#34 Johnny Steele - CB</t>
   </si>