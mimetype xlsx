--- v7 (2026-09-29)
+++ v8 (2026-10-20)
@@ -800,51 +800,51 @@
   <si>
     <t>NYN 28</t>
   </si>
   <si>
     <t>2-12-NYN 28 (7:33) 5-Steve Seifert pass Pass knocked down by 22-Matthew Sell. incomplete, intended for 37-Vance Allen.</t>
   </si>
   <si>
     <t>7:28</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>3-12-NYN 28 (7:29) 35-Jonathan Grindstaff ran to NYN 26 for -2 yards. Tackle by 97-Dean McCutchen. NYN 89-Brett Bailey was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:50</t>
   </si>
   <si>
     <t>NYN 26</t>
   </si>
   <si>
     <t>4-14-NYN 26 (6:49) 2-Robert Wardlaw punts 46 yards to HOU 28. Fair Catch by 14-Vance Witt.</t>
   </si>
   <si>
-    <t>#67 Stephen Hinkle - C</t>
+    <t>#67 Stephen Hinkle - RG</t>
   </si>
   <si>
     <t>6:42</t>
   </si>
   <si>
     <t>1-10-HOU 28 (6:43) 9-Marvin Morgan pass complete to 80-Gilbert Cashman to HOU 40 for 12 yards. Tackle by 26-Jason Spearing.</t>
   </si>
   <si>
     <t>6:08</t>
   </si>
   <si>
     <t>HOU 40</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-HOU 40 (6:07) 25-Daniel Benedict ran to NYN 50 for 10 yards. Tackle by 26-Jason Spearing.</t>
   </si>
   <si>
     <t>5:33</t>
   </si>
@@ -2338,51 +2338,51 @@
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>