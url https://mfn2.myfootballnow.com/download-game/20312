--- v5 (2026-07-30)
+++ v6 (2026-09-29)
@@ -293,72 +293,72 @@
   <si>
     <t>HOU has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Aaron Mullen kicks 72 yards from NYN 35 to HOU -7. 14-Vance Witt to HOU 13 for 19 yards. Tackle by 41-William Hurst.</t>
   </si>
   <si>
     <t>#14 Vance Witt - WR</t>
   </si>
   <si>
     <t>#79 Henry Clark - RT</t>
   </si>
   <si>
-    <t>#68 Teddy Turcios - C</t>
+    <t>#65 Teddy Turcios - LG</t>
   </si>
   <si>
     <t>#13 Roy Mitchell - C</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#84 Andrew Thibodeaux - WR</t>
   </si>
   <si>
     <t>#75 Pedro Phillips - C</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
     <t>#17 Joseph Brown - WR</t>
   </si>
   <si>
-    <t>#65 Joseph Odell - C</t>
+    <t>#78 Joseph Odell - C</t>
   </si>
   <si>
     <t>#76 Jeff Mang - C</t>
   </si>
   <si>
     <t>#3 Aaron Mullen - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>HOU 13</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-HOU 13 (14:57) 9-Marvin Morgan pass complete to 83-Chester Glass to HOU 20 for 7 yards. Tackle by 46-Bart Lyons. 46-Bart Lyons got away with a hold on that play.</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>#74 Shane Ceja - LDE</t>
   </si>
   <si>
     <t>#91 Bo Phillips - DT</t>
   </si>
   <si>
     <t>#98 Michael Williams - DT</t>
   </si>
   <si>
     <t>#96 Carlos Lopez - RDE</t>
   </si>
   <si>
     <t>#53 Fredrick Jessop - WLB</t>
   </si>
   <si>
     <t>#59 Max Crow - MLB</t>
   </si>
   <si>
     <t>#90 Roland Brazelton - SLB</t>
   </si>
   <si>
     <t>#20 Jason Hopper - FS</t>
   </si>
   <si>
-    <t>#46 Bart Lyons - CB</t>
+    <t>#29 Bart Lyons - CB</t>
   </si>
   <si>
     <t>#25 Clark Bush - SS</t>
   </si>
   <si>
     <t>#23 Warren Jarmon - CB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>HOU 20</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-3-HOU 20 (14:15) 9-Marvin Morgan pass complete to 25-Daniel Benedict to HOU 20 for a short gain. Tackle by 59-Max Crow.</t>
   </si>
   <si>
     <t>#46 Ivan Hanna - CB</t>
   </si>
@@ -461,132 +461,132 @@
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-HOU 20 (13:36) 11-Ron Johnson punts 42 yards to NYN 37. Fair Catch by 19-Frank Messina.</t>
   </si>
   <si>
     <t>#11 Ron Johnson - P</t>
   </si>
   <si>
     <t>#52 Ian Woodruff - C</t>
   </si>
   <si>
     <t>#19 Frank Messina - WR</t>
   </si>
   <si>
     <t>#57 Rafael Kent - SLB</t>
   </si>
   <si>
-    <t>#12 John Andre - WR</t>
+    <t>#15 John Andre - WR</t>
   </si>
   <si>
     <t>#5 Michael Tapley - CB</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>#99 Raul Cardoza - DT</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>NYN 37</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-NYN 37 (13:30) 8-Joseph McCall pass Pass knocked down by 23-Jesse Macdonald. incomplete, intended for 18-Ryan Broyles.</t>
   </si>
   <si>
     <t>#8 Joseph McCall - QB</t>
   </si>
   <si>
-    <t>#37 Vance Allen - RB</t>
+    <t>#33 Vance Allen - RB</t>
   </si>
   <si>
     <t>#89 Brett Bailey - TE</t>
   </si>
   <si>
     <t>#13 Jay Hyatt - WR</t>
   </si>
   <si>
     <t>#88 Roy Kinsella - WR</t>
   </si>
   <si>
     <t>#18 Ryan Broyles - WR</t>
   </si>
   <si>
     <t>#60 Howard Watson - LT</t>
   </si>
   <si>
     <t>#65 Thomas Wright - LG</t>
   </si>
   <si>
     <t>#60 Clarence Mintz - C</t>
   </si>
   <si>
     <t>#77 Kendall Steele - RG</t>
   </si>
   <si>
     <t>#74 Phillip Woodberry - RT</t>
   </si>
   <si>
     <t>#54 Fletcher Bone - SS</t>
   </si>
   <si>
     <t>#58 Justin Walton - SS</t>
   </si>
   <si>
     <t>#97 Dean McCutchen - RDE</t>
   </si>
   <si>
     <t>#43 Randall Wright - CB</t>
   </si>
   <si>
     <t>#39 Ernest Williamson - SS</t>
   </si>
   <si>
     <t>#22 Matthew Sell - CB</t>
   </si>
   <si>
     <t>#36 Joseph Wolf - CB</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>2-10-NYN 37 (13:27) 37-Vance Allen ran to NYN 38 for a short gain. Tackle by 43-Randall Wright.</t>
   </si>
   <si>
     <t>#30 Antonio Walker - CB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>NYN 38</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-10-NYN 38 (12:52) 8-Joseph McCall pass complete to 18-Ryan Broyles to NYN 49 for 11 yards. Tackle by 23-Jesse Macdonald.</t>
   </si>
@@ -2374,51 +2374,51 @@
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>