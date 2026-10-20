--- v6 (2026-09-29)
+++ v7 (2026-10-20)
@@ -638,51 +638,51 @@
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-10-NYN 49 (12:09) 34-Ray Crockett ran to HOU 46 for 5 yards. Tackle by 32-Lloyd Cohen.</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>HOU 46</t>
   </si>
   <si>
     <t>4-5-HOU 46 (11:33) 2-Robert Wardlaw punts 33 yards to HOU 14.</t>
   </si>
   <si>
     <t>#2 Robert Wardlaw - P</t>
   </si>
   <si>
     <t>#63 Michael Richman - C</t>
   </si>
   <si>
-    <t>#67 Stephen Hinkle - C</t>
+    <t>#67 Stephen Hinkle - RG</t>
   </si>
   <si>
     <t>#73 Joe Reed - DT</t>
   </si>
   <si>
     <t>#98 Ronald Johnston - RDE</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>HOU 14</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-HOU 14 (11:24) 9-Marvin Morgan pass Pass knocked down by 41-William Hurst. incomplete, intended for 83-Chester Glass. Pressure by 99-Raul Cardoza. HOU 2-Tanner Archuleta was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:17</t>
   </si>