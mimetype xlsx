--- v3 (2026-08-19)
+++ v4 (2026-09-29)
@@ -293,72 +293,72 @@
   <si>
     <t>HOU has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Thomas Hernandez kicks 74 yards from NOS 35 to HOU -9. Touchback.</t>
   </si>
   <si>
     <t>#14 Vance Witt - WR</t>
   </si>
   <si>
     <t>#79 Henry Clark - RT</t>
   </si>
   <si>
-    <t>#68 Teddy Turcios - C</t>
+    <t>#65 Teddy Turcios - LG</t>
   </si>
   <si>
     <t>#43 Randall Wright - CB</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#84 Andrew Thibodeaux - WR</t>
   </si>
   <si>
     <t>#75 Pedro Phillips - C</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
     <t>#17 Joseph Brown - WR</t>
   </si>
   <si>
-    <t>#65 Joseph Odell - C</t>
+    <t>#78 Joseph Odell - C</t>
   </si>
   <si>
     <t>#76 Jeff Mang - C</t>
   </si>
   <si>
     <t>#7 Thomas Hernandez - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 84-Andrew Thibodeaux ran to HOU 26 for 1 yards. Tackle by 59-Gary Barnett.</t>
   </si>
   <si>
     <t>#9 Marvin Morgan - QB</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>HOU 24</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-HOU 24 (13:07) 7-George Denker punts 44 yards to NOS 32. Fair Catch by 82-Curtis Miles.</t>
   </si>
   <si>
     <t>#7 George Denker - P</t>
   </si>
   <si>
     <t>#52 Ian Woodruff - C</t>
   </si>
   <si>
     <t>#82 Curtis Miles - WR</t>
   </si>
   <si>
     <t>#55 Eddie Daugherty - LDE</t>
   </si>
   <si>
-    <t>#90 Sammy Truong - WLB</t>
+    <t>#51 Sammy Truong - WLB</t>
   </si>
   <si>
     <t>#5 Michael Tapley - CB</t>
   </si>
   <si>
     <t>#59 Willian Roberts - C</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>NOS 32</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-NOS 32 (13:01) 12-Zachary Himes pass Pass knocked down by 39-Ernest Williamson. incomplete, intended for 3-Derek Mack.</t>
   </si>
   <si>
     <t>#12 Zachary Himes - QB</t>
   </si>
@@ -536,51 +536,51 @@
   <si>
     <t>#72 Dennis Gutierrez - RT</t>
   </si>
   <si>
     <t>#54 Fletcher Bone - SS</t>
   </si>
   <si>
     <t>#58 Justin Walton - SS</t>
   </si>
   <si>
     <t>#97 Dean McCutchen - RDE</t>
   </si>
   <si>
     <t>#39 Ernest Williamson - SS</t>
   </si>
   <si>
     <t>#22 Matthew Sell - CB</t>
   </si>
   <si>
     <t>#30 Antonio Walker - CB</t>
   </si>
   <si>
     <t>#36 Joseph Wolf - CB</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-10-NOS 32 (12:59) 33-Larry Rozier ran to NOS 30 for -2 yards. Tackle by 43-Randall Wright.</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>NOS 30</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-12-NOS 30 (12:26) 12-Zachary Himes pass Pass knocked down by 36-Joseph Wolf. incomplete, intended for 16-Michael Smit. 43-Randall Wright got away with a hold on that play.</t>
   </si>
@@ -818,51 +818,51 @@
   <si>
     <t>(7:53) 10-Fabian Mahler kicks 75 yards from HOU 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>NOS 25</t>
   </si>
   <si>
     <t>1-10-NOS 25 (7:53) 12-Zachary Himes pass incomplete, intended for 89-Brandon Gaddy. 30-Antonio Walker got away with a hold on that play.</t>
   </si>
   <si>
     <t>7:49</t>
   </si>
   <si>
     <t>2-10-NOS 25 (7:50) 33-Larry Rozier ran to NOS 29 for 4 yards. Tackle by 5-Michael Tapley. NOS 33-Larry Rozier was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:07</t>
   </si>
   <si>
     <t>NOS 29</t>
   </si>
   <si>
     <t>3-6-NOS 29 (7:06) 41-Pablo Mabon ran to NOS 27 for -2 yards. Tackle by 43-Randall Wright.</t>
   </si>
   <si>
-    <t>#10 Philip Gillespie - WR</t>
+    <t>#13 Philip Gillespie - WR</t>
   </si>
   <si>
     <t>6:33</t>
   </si>
   <si>
     <t>4-8-NOS 27 (6:32) 17-Robert Gonzalez punts 49 yards to HOU 24. Fair Catch by 14-Vance Witt.</t>
   </si>
   <si>
     <t>6:24</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>1-10-HOU 24 (6:25) 18-Ryan Broyles ran to HOU 23 for -1 yards. Tackle by 59-Gary Barnett.</t>
   </si>
   <si>
     <t>#82 Robert Ward - WR</t>
   </si>
   <si>
     <t>5:48</t>
   </si>
   <si>
     <t>2-11-HOU 23 (5:47) 83-Chester Glass ran to HOU 29 for 6 yards. Tackle by 37-Robert Kells. NOS 55-Eddie Daugherty was injured on the play. He looks like he should be able to return.</t>
   </si>