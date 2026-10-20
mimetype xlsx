--- v4 (2026-09-29)
+++ v5 (2026-10-20)
@@ -362,51 +362,51 @@
   <si>
     <t>#9 Marvin Morgan - QB</t>
   </si>
   <si>
     <t>#2 Tanner Archuleta - WR</t>
   </si>
   <si>
     <t>#89 David Johnson - WR</t>
   </si>
   <si>
     <t>#57 Terry Parker - C</t>
   </si>
   <si>
     <t>#52 James Hose - LDE</t>
   </si>
   <si>
     <t>#61 Francisco Emrick - DT</t>
   </si>
   <si>
     <t>#63 John Braud - DT</t>
   </si>
   <si>
     <t>#57 Michael Murdoch - RDE</t>
   </si>
   <si>
-    <t>#66 Timothy Wall - SLB</t>
+    <t>#98 Timothy Wall - SLB</t>
   </si>
   <si>
     <t>#91 Eric Ramos - SLB</t>
   </si>
   <si>
     <t>#59 Gary Barnett - WLB</t>
   </si>
   <si>
     <t>#34 Peter Hail - CB</t>
   </si>
   <si>
     <t>#22 Miguel Fleming - CB</t>
   </si>
   <si>
     <t>#44 George Chamberlain - SS</t>
   </si>
   <si>
     <t>#37 Robert Kells - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>HOU 26</t>
   </si>
@@ -431,51 +431,51 @@
   <si>
     <t>#98 Dewey Horne - SLB</t>
   </si>
   <si>
     <t>#54 Bertram Blevins - MLB</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>HOU 23</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-12-HOU 23 (13:47) 9-Marvin Morgan pass complete to 2-Tanner Archuleta to HOU 24 for 2 yards. Tackle by 91-Eric Ramos.</t>
   </si>
   <si>
     <t>#90 Julius Gillingham - DT</t>
   </si>
   <si>
     <t>#67 Chris Crane - RDE</t>
   </si>
   <si>
-    <t>#42 Clinton Whitfield - SS</t>
+    <t>#42 Clinton Whitfield - FS</t>
   </si>
   <si>
     <t>13:08</t>
   </si>
   <si>
     <t>HOU 24</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-HOU 24 (13:07) 7-George Denker punts 44 yards to NOS 32. Fair Catch by 82-Curtis Miles.</t>
   </si>
   <si>
     <t>#7 George Denker - P</t>
   </si>
   <si>
     <t>#52 Ian Woodruff - C</t>
   </si>
   <si>
     <t>#82 Curtis Miles - WR</t>
   </si>