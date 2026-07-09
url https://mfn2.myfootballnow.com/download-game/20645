--- v0 (2026-05-29)
+++ v1 (2026-07-09)
@@ -401,51 +401,51 @@
   <si>
     <t>#44 George Chamberlain - SS</t>
   </si>
   <si>
     <t>#37 Robert Kells - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>HOU 26</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-9-HOU 26 (14:28) 2-Tanner Archuleta ran to HOU 23 for -3 yards. Tackle by 59-Gary Barnett.</t>
   </si>
   <si>
     <t>#83 Chester Glass - WR</t>
   </si>
   <si>
-    <t>#67 Michael Torres - RG</t>
+    <t>#73 Michael Torres - RG</t>
   </si>
   <si>
     <t>#60 Brett Bibeau - LT</t>
   </si>
   <si>
     <t>#98 Dewey Horne - SLB</t>
   </si>
   <si>
     <t>#54 Bertram Blevins - MLB</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>HOU 23</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-12-HOU 23 (13:47) 9-Marvin Morgan pass complete to 2-Tanner Archuleta to HOU 24 for 2 yards. Tackle by 91-Eric Ramos.</t>
   </si>
   <si>
     <t>#90 Julius Gillingham - DT</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>NOS 32</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-NOS 32 (13:01) 12-Zachary Himes pass Pass knocked down by 39-Ernest Williamson. incomplete, intended for 3-Derek Mack.</t>
   </si>
   <si>
     <t>#12 Zachary Himes - QB</t>
   </si>
   <si>
     <t>#33 Larry Rozier - RB</t>
   </si>
   <si>
     <t>#3 Derek Mack - TE</t>
   </si>
   <si>
-    <t>#17 Michael Smit - WR</t>
+    <t>#2 Michael Smit - WR</t>
   </si>
   <si>
     <t>#89 Brandon Gaddy - WR</t>
   </si>
   <si>
     <t>#53 Ryan Herd - LT</t>
   </si>
   <si>
     <t>#75 Robert Golson - LG</t>
   </si>
   <si>
     <t>#60 Jesse Bryant - C</t>
   </si>
   <si>
     <t>#73 Robert Mitchell - RG</t>
   </si>
   <si>
     <t>#72 Dennis Gutierrez - RT</t>
   </si>
   <si>
     <t>#54 Fletcher Bone - SS</t>
   </si>
   <si>
     <t>#58 Justin Walton - SS</t>
   </si>