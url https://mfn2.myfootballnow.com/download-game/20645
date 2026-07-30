--- v1 (2026-07-09)
+++ v2 (2026-07-30)
@@ -311,51 +311,51 @@
   <si>
     <t>#14 Vance Witt - WR</t>
   </si>
   <si>
     <t>#79 Henry Clark - RT</t>
   </si>
   <si>
     <t>#68 Teddy Turcios - C</t>
   </si>
   <si>
     <t>#43 Randall Wright - CB</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#84 Andrew Thibodeaux - WR</t>
   </si>
   <si>
     <t>#75 Pedro Phillips - C</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
-    <t>#88 Joseph Brown - WR</t>
+    <t>#17 Joseph Brown - WR</t>
   </si>
   <si>
     <t>#65 Joseph Odell - C</t>
   </si>
   <si>
     <t>#76 Jeff Mang - C</t>
   </si>
   <si>
     <t>#7 Thomas Hernandez - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 84-Andrew Thibodeaux ran to HOU 26 for 1 yards. Tackle by 59-Gary Barnett.</t>
   </si>
@@ -365,51 +365,51 @@
   <si>
     <t>#2 Tanner Archuleta - WR</t>
   </si>
   <si>
     <t>#89 David Johnson - WR</t>
   </si>
   <si>
     <t>#57 Terry Parker - C</t>
   </si>
   <si>
     <t>#52 James Hose - LDE</t>
   </si>
   <si>
     <t>#61 Francisco Emrick - DT</t>
   </si>
   <si>
     <t>#63 John Braud - DT</t>
   </si>
   <si>
     <t>#57 Michael Murdoch - RDE</t>
   </si>
   <si>
     <t>#66 Timothy Wall - SLB</t>
   </si>
   <si>
-    <t>#91 Eric Ramos - MLB</t>
+    <t>#91 Eric Ramos - SLB</t>
   </si>
   <si>
     <t>#59 Gary Barnett - WLB</t>
   </si>
   <si>
     <t>#34 Peter Hail - CB</t>
   </si>
   <si>
     <t>#22 Miguel Fleming - CB</t>
   </si>
   <si>
     <t>#44 George Chamberlain - SS</t>
   </si>
   <si>
     <t>#37 Robert Kells - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>HOU 26</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>