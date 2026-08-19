--- v2 (2026-07-30)
+++ v3 (2026-08-19)
@@ -992,51 +992,51 @@
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-NOS 48 (0:52) 9-Marvin Morgan pass complete to 2-Tanner Archuleta to NOS 31 for 17 yards. Tackle by 42-Clinton Whitfield. 2-Tanner Archuleta did some fancy footwork there. NOS 67-Chris Crane was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:09</t>
   </si>
   <si>
     <t>1-10-NOS 31 (0:08) 9-Marvin Morgan pass incomplete, intended for 82-Robert Ward. PENALTY - Pass Interference (NOS 34-Peter Hail)</t>
   </si>
   <si>
     <t>#15 William Thomas - CB</t>
   </si>
   <si>
     <t>0:04</t>
   </si>
   <si>
     <t>NOS 26</t>
   </si>
   <si>
     <t>1-10-NOS 26 (0:05) 85-Andrew Potter ran to NOS 20 for 6 yards. 85-Andrew Potter FUMBLES (34-Peter Hail) recovered by HOU-82-Robert Ward at NOS 17. Tackle by 34-Peter Hail. HOU 26-Ricky Smith was injured on the play. He looks like he should be able to return. NOS 52-James Hose was injured on the play. He looks like he should be able to return. NOS 63-John Braud was injured on the play. He looks like he should be able to return. NOS 91-Eric Ramos was injured on the play. He looks like he should be able to return. NOS 74-Corey Tapia was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#94 Hiram Wagner - SLB</t>
+    <t>#54 Hiram Wagner - SLB</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>NOS 17</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>2-1-NOS 17 (15:00) 5-Michael Tapley ran to NOS 13 for 4 yards. Tackle by 54-Bertram Blevins.</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>NOS 13</t>
   </si>
   <si>
     <t>1-10-NOS 13 (14:26) 5-Michael Tapley ran to NOS 14 for -1 yards. Tackle by 59-Gary Barnett.</t>
   </si>