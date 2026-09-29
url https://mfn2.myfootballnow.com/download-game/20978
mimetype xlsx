--- v1 (2026-07-30)
+++ v2 (2026-09-29)
@@ -293,72 +293,72 @@
   <si>
     <t>HOU has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Roger Rodriguez kicks 74 yards from ARZ 35 to HOU -9. Touchback.</t>
   </si>
   <si>
     <t>#19 Marc Smith - WR</t>
   </si>
   <si>
     <t>#79 Henry Clark - RT</t>
   </si>
   <si>
-    <t>#68 Teddy Turcios - C</t>
+    <t>#65 Teddy Turcios - LG</t>
   </si>
   <si>
     <t>#43 Randall Wright - CB</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#84 Andrew Thibodeaux - WR</t>
   </si>
   <si>
     <t>#32 Mark Cooper - CB</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
     <t>#17 Joseph Brown - WR</t>
   </si>
   <si>
-    <t>#65 Joseph Odell - C</t>
+    <t>#78 Joseph Odell - C</t>
   </si>
   <si>
     <t>#93 James Carpenter - WLB</t>
   </si>
   <si>
     <t>#7 Roger Rodriguez - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 9-Marvin Morgan pass incomplete, intended for 88-Joseph Brown.</t>
   </si>
   <si>
     <t>#9 Marvin Morgan - QB</t>
   </si>
@@ -599,135 +599,135 @@
   <si>
     <t>#52 Charles Starks - RG</t>
   </si>
   <si>
     <t>#61 Bradley Oliver - RT</t>
   </si>
   <si>
     <t>#54 Fletcher Bone - SS</t>
   </si>
   <si>
     <t>#94 Joshua Hildreth - DT</t>
   </si>
   <si>
     <t>#51 Anthony Steele - MLB</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>#29 Harvey Davenport - CB</t>
   </si>
   <si>
     <t>#30 Antonio Walker - CB</t>
   </si>
   <si>
-    <t>#23 Jesse Macdonald - SS</t>
+    <t>#23 Jesse Macdonald - CB</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>ARZ 30</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>2-5-ARZ 30 (11:19) 9-Mark Gill pass complete to 82-Andrew Valentine to ARZ 38 for 7 yards. Tackle by 29-Harvey Davenport.</t>
   </si>
   <si>
     <t>#16 James Robinson - WR</t>
   </si>
   <si>
     <t>#73 Sean Corrigan - DT</t>
   </si>
   <si>
     <t>#36 Joseph Wolf - CB</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>ARZ 38</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-ARZ 38 (10:32) 37-John Fitzpatrick ran to ARZ 43 for 5 yards. Tackle by 43-Randall Wright.</t>
   </si>
   <si>
     <t>#49 Joshua Oshaughnessy - RB</t>
   </si>
   <si>
-    <t>#80 Patrick Gordon - TE</t>
+    <t>#85 Patrick Gordon - TE</t>
   </si>
   <si>
     <t>#81 Joseph Waldrop - WR</t>
   </si>
   <si>
     <t>#97 Dean McCutchen - RDE</t>
   </si>
   <si>
     <t>#58 Steve Vincent - WLB</t>
   </si>
   <si>
     <t>#17 Richard Murray - CB</t>
   </si>
   <si>
     <t>#39 Max Garcia - CB</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>2-5-ARZ 43 (9:58) 9-Mark Gill pass complete to 82-Andrew Valentine to ARZ 45 for 3 yards. Tackle by 17-Richard Murray.</t>
   </si>
   <si>
     <t>#50 Wade Leary - FS</t>
   </si>
   <si>
     <t>#58 Justin Walton - SS</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>ARZ 45</t>
   </si>
   <si>
     <t>3-3-ARZ 45 (9:18) 9-Mark Gill pass Pass knocked down by 39-Max Garcia. incomplete, intended for 49-Joshua Oshaughnessy.</t>
   </si>
   <si>
-    <t>#41 Jeffrey Richardson - RB</t>
+    <t>#42 Jeffrey Richardson - RB</t>
   </si>
   <si>
     <t>#63 Jason Castillo - LT</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-ARZ 45 (9:16) 11-Bennie Adams punts 39 yards to HOU 16. Fair Catch by 84-Andrew Thibodeaux.</t>
   </si>
   <si>
     <t>#11 Bennie Adams - P</t>
   </si>
   <si>
     <t>#79 Robert Smith - RG</t>
   </si>
   <si>
     <t>#71 Roger Runyan - LG</t>
   </si>