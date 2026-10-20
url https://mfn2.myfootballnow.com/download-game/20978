--- v2 (2026-09-29)
+++ v3 (2026-10-20)
@@ -377,51 +377,51 @@
   <si>
     <t>#54 Robert Young - LDE</t>
   </si>
   <si>
     <t>#92 Michael Watts - DT</t>
   </si>
   <si>
     <t>#50 Jeffrey Mondy - DT</t>
   </si>
   <si>
     <t>#65 Isaias Smith - RDE</t>
   </si>
   <si>
     <t>#90 Joe Edwards - MLB</t>
   </si>
   <si>
     <t>#59 Samuel Lewis - WLB</t>
   </si>
   <si>
     <t>#30 William Brady - CB</t>
   </si>
   <si>
     <t>#40 Charles Oswalt - CB</t>
   </si>
   <si>
-    <t>#26 Todd Kelly - CB</t>
+    <t>#31 Todd Kelly - CB</t>
   </si>
   <si>
     <t>#33 Carlos Weston - SS</t>
   </si>
   <si>
     <t>#44 Arturo Hawkins - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-HOU 25 (14:57) 9-Marvin Morgan pass Pass knocked down by 99-Jody Kogan. incomplete, intended for 2-Tanner Archuleta.</t>
   </si>
   <si>
     <t>#99 Jody Kogan - WLB</t>
   </si>
   <si>
     <t>#34 Preston Corbin - CB</t>
   </si>
   <si>
     <t>#36 Harvey Maysonet - SS</t>
   </si>
@@ -569,51 +569,51 @@
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-ARZ 25 (11:56) 9-Mark Gill pass complete to 13-George Price to ARZ 30 for 5 yards. Tackle by 29-Harvey Davenport.</t>
   </si>
   <si>
     <t>#9 Mark Gill - QB</t>
   </si>
   <si>
     <t>#82 Andrew Valentine - WR</t>
   </si>
   <si>
     <t>#22 John Fitzpatrick - RB</t>
   </si>
   <si>
     <t>#80 Malik Cousar - TE</t>
   </si>
   <si>
     <t>#19 Kevin Redmond - WR</t>
   </si>
   <si>
     <t>#67 Guillermo Lepley - LT</t>
   </si>
   <si>
-    <t>#78 Victor Shears - LG</t>
+    <t>#67 Victor Shears - LG</t>
   </si>
   <si>
     <t>#60 John Casillas - C</t>
   </si>
   <si>
     <t>#52 Charles Starks - RG</t>
   </si>
   <si>
     <t>#61 Bradley Oliver - RT</t>
   </si>
   <si>
     <t>#54 Fletcher Bone - SS</t>
   </si>
   <si>
     <t>#94 Joshua Hildreth - DT</t>
   </si>
   <si>
     <t>#51 Anthony Steele - MLB</t>
   </si>
   <si>
     <t>#1 Jacob Daniels - CB</t>
   </si>
   <si>
     <t>#29 Harvey Davenport - CB</t>
   </si>