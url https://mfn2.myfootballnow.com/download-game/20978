--- v0 (2026-07-09)
+++ v1 (2026-07-30)
@@ -311,51 +311,51 @@
   <si>
     <t>#19 Marc Smith - WR</t>
   </si>
   <si>
     <t>#79 Henry Clark - RT</t>
   </si>
   <si>
     <t>#68 Teddy Turcios - C</t>
   </si>
   <si>
     <t>#43 Randall Wright - CB</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#84 Andrew Thibodeaux - WR</t>
   </si>
   <si>
     <t>#32 Mark Cooper - CB</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
-    <t>#88 Joseph Brown - WR</t>
+    <t>#17 Joseph Brown - WR</t>
   </si>
   <si>
     <t>#65 Joseph Odell - C</t>
   </si>
   <si>
     <t>#93 James Carpenter - WLB</t>
   </si>
   <si>
     <t>#7 Roger Rodriguez - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 9-Marvin Morgan pass incomplete, intended for 88-Joseph Brown.</t>
   </si>