--- v0 (2026-08-04)
+++ v1 (2026-08-26)
@@ -416,51 +416,51 @@
   <si>
     <t>#35 Charles Williams - SS</t>
   </si>
   <si>
     <t>#45 Gary Thomas - CB</t>
   </si>
   <si>
     <t>#36 Willie Belcher - SS</t>
   </si>
   <si>
     <t>#26 Joseph Mason - SS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-CLE 25 (14:57) 31-Eugene Jackson ran to CLE 31 for 6 yards. 31-Eugene Jackson FUMBLES (36-Willie Belcher) recovered by TEN-36-Willie Belcher to CLE 33 for -2 yards. Tackle by 49-Jose Taylor. 26-Joseph Mason missed that block completely.</t>
   </si>
   <si>
-    <t>#49 Jose Taylor - FB</t>
+    <t>#33 Jose Taylor - FB</t>
   </si>
   <si>
     <t>#93 Larry Sanchez - DT</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>CLE 33</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 33 (14:52) 5-David Gonzalez pass complete to 89-Thomas Hoff to CLE 20 for 13 yards. Tackle by 38-Michael Lee.</t>
   </si>
   <si>
     <t>#5 David Gonzalez - QB</t>
   </si>
   <si>
     <t>#20 Mark Larson - RB</t>
   </si>
@@ -581,54 +581,54 @@
   <si>
     <t>(13:31) 7-Wallace Rue kicks 69 yards from TEN 35 to CLE -4. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 25 (13:31) 9-Eddie Hanson pass complete to 19-Fausto Palomino to CLE 30 for 5 yards. Tackle by 30-Matthew Barr. CLE 59-James Willett was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>CLE 30</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-5-CLE 30 (12:55) 31-Eugene Jackson ran to CLE 29 for -1 yards. Tackle by 95-Carrol Cooney.</t>
   </si>
   <si>
-    <t>#34 John Burch - FB</t>
-[...2 lines deleted...]
-    <t>#87 Devon Morley - TE</t>
+    <t>#87 John Burch - TE</t>
+  </si>
+  <si>
+    <t>#34 Devon Morley - FB</t>
   </si>
   <si>
     <t>#57 Joseph Hanscom - C</t>
   </si>
   <si>
     <t>#64 Antwan Cave - RDE</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
   <si>
     <t>CLE 29</t>
   </si>
   <si>
     <t>Shotgun Normal Short Attack</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-6-CLE 29 (12:17) 9-Eddie Hanson pass complete to 18-Robert Lewis to CLE 40 for 10 yards. Tackle by 45-Gary Thomas.</t>
   </si>
   <si>
     <t>#90 Bill Greer - MLB</t>
   </si>