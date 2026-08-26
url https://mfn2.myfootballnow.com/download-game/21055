--- v0 (2026-08-04)
+++ v1 (2026-08-26)
@@ -620,51 +620,51 @@
   <si>
     <t>3-9-BAL 12 (9:03) 39-Gabriel Merritt ran to BAL 12 for a short loss. Tackle by 97-Henry Ryerson.</t>
   </si>
   <si>
     <t>8:23</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-BAL 12 (8:22) 3-Joshua Connery 29 yard field goal is GOOD. GBY 3 BAL 0</t>
   </si>
   <si>
     <t>#11 Luis Goodman - P</t>
   </si>
   <si>
     <t>#76 Jerry Leonard - C</t>
   </si>
   <si>
     <t>#3 Joshua Connery - K</t>
   </si>
   <si>
-    <t>#79 Armando Porter - RT</t>
+    <t>#58 Armando Porter - RT</t>
   </si>
   <si>
     <t>#71 Jerome Twitty - C</t>
   </si>
   <si>
     <t>#69 Justin Cortez - LG</t>
   </si>
   <si>
     <t>#98 Robert Forrest - WLB</t>
   </si>
   <si>
     <t>#50 Eduardo Bivens - WLB</t>
   </si>
   <si>
     <t>8:18</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>(8:19) 15-Thomas Bush kicks 68 yards from GBY 35 to BAL -3. Touchback.</t>
   </si>
   <si>
     <t>#39 Jordon Thompson - RB</t>
   </si>