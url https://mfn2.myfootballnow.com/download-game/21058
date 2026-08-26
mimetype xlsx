--- v0 (2026-08-04)
+++ v1 (2026-08-26)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>DET has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Thomas Hernandez kicks 73 yards from NOS 35 to DET -8. Touchback.</t>
   </si>
   <si>
     <t>#14 James Dennison - WR</t>
   </si>
   <si>
-    <t>#53 Kenneth Werner - WLB</t>
+    <t>#91 Kenneth Werner - WLB</t>
   </si>
   <si>
     <t>#35 James Thornell - CB</t>
   </si>
   <si>
     <t>#93 Walter Hammond - MLB</t>
   </si>
   <si>
     <t>#29 Gary Kirkland - FS</t>
   </si>
   <si>
     <t>#52 Everett Hoffman - WLB</t>
   </si>
   <si>
     <t>#37 Thomas Thompson - FS</t>
   </si>
   <si>
     <t>#54 Robert Stover - MLB</t>
   </si>
   <si>
     <t>#44 Matthew Lawson - SS</t>
   </si>
   <si>
     <t>#34 Mario Pruitt - CB</t>
   </si>