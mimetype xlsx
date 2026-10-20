--- v0 (2026-09-17)
+++ v1 (2026-10-20)
@@ -293,72 +293,72 @@
   <si>
     <t>HOU has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Thomas Hernandez kicks 74 yards from NOS 35 to HOU -9. Touchback.</t>
   </si>
   <si>
     <t>#19 Marc Smith - WR</t>
   </si>
   <si>
     <t>#79 Henry Clark - RT</t>
   </si>
   <si>
-    <t>#68 Teddy Turcios - C</t>
+    <t>#65 Teddy Turcios - LG</t>
   </si>
   <si>
     <t>#43 Randall Wright - CB</t>
   </si>
   <si>
     <t>#69 John Spencer - C</t>
   </si>
   <si>
     <t>#84 Andrew Thibodeaux - WR</t>
   </si>
   <si>
     <t>#34 Drew James - CB</t>
   </si>
   <si>
     <t>#25 Daniel Benedict - WR</t>
   </si>
   <si>
     <t>#29 Harvey Davenport - CB</t>
   </si>
   <si>
-    <t>#65 Joseph Odell - C</t>
+    <t>#78 Joseph Odell - C</t>
   </si>
   <si>
     <t>#93 James Carpenter - WLB</t>
   </si>
   <si>
     <t>#7 Thomas Hernandez - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 2-Tanner Archuleta ran to HOU 27 for 2 yards. Tackle by 91-Eric Ramos. 84-Andrew Thibodeaux was completely beat on that play. 84-Andrew Thibodeaux totally missed that block.</t>
   </si>
   <si>
     <t>#1 Derick Mullins - QB</t>
   </si>
@@ -470,51 +470,51 @@
   <si>
     <t>1-10-HOU 37 (12:54) 1-Derick Mullins pass Pass knocked down by 98-Dewey Horne. incomplete, intended for 83-Chester Glass.</t>
   </si>
   <si>
     <t>#85 Andrew Potter - WR</t>
   </si>
   <si>
     <t>#89 David Johnson - WR</t>
   </si>
   <si>
     <t>#10 Michael Nelson - WR</t>
   </si>
   <si>
     <t>#70 Wallace Wyatt - C</t>
   </si>
   <si>
     <t>#67 Chris Crane - RDE</t>
   </si>
   <si>
     <t>#98 Dewey Horne - SLB</t>
   </si>
   <si>
     <t>#36 Mario Marshburn - CB</t>
   </si>
   <si>
-    <t>#42 Clinton Whitfield - SS</t>
+    <t>#42 Clinton Whitfield - FS</t>
   </si>
   <si>
     <t>#33 Michael Redding - FS</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-10-HOU 37 (12:51) 85-Andrew Potter ran to HOU 42 for 5 yards. Tackle by 51-Sammy Truong.</t>
   </si>
   <si>
     <t>#5 Michael Tapley - CB</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>HOU 42</t>
   </si>
@@ -569,51 +569,51 @@
   <si>
     <t>#3 Derek Mack - TE</t>
   </si>
   <si>
     <t>#89 Brandon Gaddy - WR</t>
   </si>
   <si>
     <t>#88 Luis Hunt - WR</t>
   </si>
   <si>
     <t>#74 Corey Tapia - LT</t>
   </si>
   <si>
     <t>#71 Brendan Weidner - LG</t>
   </si>
   <si>
     <t>#60 Jesse Bryant - C</t>
   </si>
   <si>
     <t>#52 Randall Black - RG</t>
   </si>
   <si>
     <t>#50 Frank Phillips - RT</t>
   </si>
   <si>
-    <t>#95 Guillermo Basinger - RDE</t>
+    <t>#91 Guillermo Basinger - LDE</t>
   </si>
   <si>
     <t>#51 Anthony Steele - MLB</t>
   </si>
   <si>
     <t>#90 Rocky Schroeder - WLB</t>
   </si>
   <si>
     <t>#20 Lester Davidson - CB</t>
   </si>
   <si>
     <t>#30 Antonio Walker - CB</t>
   </si>
   <si>
     <t>#17 Richard Murray - CB</t>
   </si>
   <si>
     <t>#36 Joseph Wolf - CB</t>
   </si>
   <si>
     <t>#50 Wade Leary - FS</t>
   </si>
   <si>
     <t>#42 Ronald Archuleta - CB</t>
   </si>
@@ -2236,51 +2236,51 @@
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>